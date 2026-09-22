--- v0 (2026-07-28)
+++ v1 (2026-09-22)
@@ -12,788 +12,1159 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="829">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="913">
   <si>
     <t>wine</t>
   </si>
   <si>
     <t>estate</t>
   </si>
   <si>
     <t>review</t>
   </si>
   <si>
     <t>publication</t>
   </si>
   <si>
     <t>reviewer</t>
   </si>
   <si>
     <t>vintage</t>
   </si>
   <si>
     <t>tier</t>
   </si>
   <si>
     <t>score</t>
   </si>
   <si>
     <t>date</t>
   </si>
   <si>
     <t>accolade</t>
   </si>
   <si>
+    <t>Shining Hill</t>
+  </si>
+  <si>
+    <t>Col Solare</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A new wine in distribution at an insanely fair price, the 2024 Red Blend Shining Hill blends 64% Cabernet Sauvignon, 25% Cabernet Franc, 8% Malbec, and 3% Syrah from the Quintessence and Estate vineyards. From a single lot, it saw aging in 60% new French oak, so to be clear, no shortcuts were taken. The full-bodied result is celebratory in vibrant blue and black fruit, inky color, with seamless tannins and a length of cola, blackberry, and white and black pepper. It dazzles in approachability, with excellent winemaking to back it up. Drink now through 2036.
+</t>
+  </si>
+  <si>
+    <t>Jeb Dunnuck</t>
+  </si>
+  <si>
+    <t>Virginie Boone</t>
+  </si>
+  <si>
+    <t>Tenuta Cabernet Sauvignon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Just an outstanding vintage of an always remarkable wine, the 2023 Cabernet Sauvignon Tenuta is all varietal, coming from Quintessence, a mix of clones. The year saw lower yields but remarkable quality, as is showcased here, a full-bodied, concentrated expression of velvety tannins and generous red fruit, tucked in by iron, cedar, and woody notes. The minerality is undeniable, a mix of stone and slate permeated by fresh acidity throughout. Aging in all new French oak over 20 months has given it a structure and framework upon which many years of aging can be built. Hold and drink 2030-2040.
+</t>
+  </si>
+  <si>
+    <t>Cabernet Sauvignon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Delivering so much classiness, the 2023 Cabernet Sauvignon Red Mountain is a full-bodied etching of cassis and dried herb, with aromas of violet coming from the 14% Cabernet Franc blended within. From the Quintessence Vineyard and several clones, it dazzles in bright acidity and pillowy, near velvety tannins, with hints of coffee and vanilla bean adding complexity and a sense of seamless polish. This is a terrific wine and such a statement of quality from the estate-driven producer, a lovely, incredible wine from winemaker Stephanie Cohen. Drink now through 2045.
+</t>
+  </si>
+  <si>
+    <t>Tignanello</t>
+  </si>
+  <si>
+    <t>Tenuta Tignanello</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dark and profound wine of great precision, vibrant cassis, graphite and cedar wood, very balsamic with eucalyptus and camphor. Full-bodied with weight and substance on the mid-palate. It shows an elegant attack with velvety tannins, refreshing acidity and long graphite depth. Drink or hold.
+</t>
+  </si>
+  <si>
+    <t>James Suckling</t>
+  </si>
+  <si>
+    <t>Aldo Fiordelli</t>
+  </si>
+  <si>
+    <t>Top 100 Wines of Italy 2026</t>
+  </si>
+  <si>
+    <t>Antica</t>
+  </si>
+  <si>
+    <t>Antinori Napa Valley</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Now this is a wine with class. Polished and finely balanced, it marries fruit density with purity of black cherry and plum, lifted by flourishes of sagebrush and white pepper spice, and a subtle hint of blue fruit. An enduring cocoa-nib intensity threads through the fruit, which remains light and almost ephemeral rather than heavy. A beautifully constructed and truly remarkable wine. Tasted as a barrel sample.
+</t>
+  </si>
+  <si>
+    <t>Decanter</t>
+  </si>
+  <si>
+    <t>Jonathan Cristaldi</t>
+  </si>
+  <si>
+    <t>Proficio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Taken from the family crest on the label, Te Duce Proficio translates as ‘Following your guide, I flourish.’ Conceived as the estate’s finest wine, it is produced only in the best vintages. The 2021 offers a pure and expressive sense of the mountain terroir from the Antinori estate on Atlas Peak, showcasing sagebrush character, white pepper, and notes of salted dark chocolate. The tannins are ample yet superfine, stacked like delicate strands of mille-feuille and dusted with cocoa powder, while tobacco nuances weave throughout and graphite minerality extends the finish. There is a striking sense of refinement, energy, and poise in this gorgeous wine.
+</t>
+  </si>
+  <si>
+    <t>Vivia</t>
+  </si>
+  <si>
+    <t>LE MORTELLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A very herbaceous, saline nose swirls with aromas of grass, thyme, dill, and new leather. The palate is both tart and sweet with flavors of lemon, lime, and grapefruit, while undertones of more grass and herbs provide balance. Acid is fierce through the finish.
+</t>
+  </si>
+  <si>
+    <t>Wine Enthusiast</t>
+  </si>
+  <si>
+    <t>Danielle Callegari</t>
+  </si>
+  <si>
+    <t>Best Buy</t>
+  </si>
+  <si>
+    <t>Bansella Nizza</t>
+  </si>
+  <si>
+    <t>Prunotto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deep, herb-infused berries and cherries give this red an enticing fragrance. In the mouth it&amp;#8217;s upfront and juicy, with the oak underlining the fruit. There&amp;#8217;s some spice and herbs alongside the slightly leafy red and dark fruits. A versatile option to enjoy with roast meats, pizza or ragu.
+</t>
+  </si>
+  <si>
+    <t>James Button</t>
+  </si>
+  <si>
+    <t>Vermentino</t>
+  </si>
+  <si>
+    <t>Guado al Tasso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A well-defined vermentino, round and comforting. On the nose it displays sliced pears, sweet spices and some custard. Medium-bodied with fresh acidity. Round and creamy with a charming finish. Drink now.
+</t>
+  </si>
+  <si>
+    <t>Kevin Davy</t>
+  </si>
+  <si>
+    <t>Bocca di Lupo</t>
+  </si>
+  <si>
+    <t>Bocca Di Lupo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sweet oak meets Aglianico’s machismo and dark fruit in this intense, concentrated example from the northerly Castel del Monte DOC. There’s lots of concentration and latent complexity waiting on the palate, which shows liquorice, India ink, juniper and resin flavours alongside blackcurrant and dried blueberry and damson notes — but this needs air and time to show its best.
+</t>
+  </si>
+  <si>
+    <t>Jason Millar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Now this is something. Violets, blackberry, black cherry, and wildflower notes define the aromatics, while the palate is superbly focused, building from medium- to full-bodied richness. A very classy and polished red, it shows a linear profile with focused tension and energy. The tannins are elliptical, offering firmness yet mid-palate generosity, wrapped around abundant dark-berry fruit and deep flavours, all while remaining light on its feet. White and black pepper spice drives a finish of exceptional length. Tasted as a barrel sample.
+</t>
+  </si>
+  <si>
+    <t>Fattoria San Sano</t>
+  </si>
+  <si>
+    <t>Marchesi Antinori</t>
+  </si>
+  <si>
+    <t xml:space="preserve">While tasting Antinori’s three new UGA-specific bottlings, longtime head winemaker Renzo Cotarella explained that the idea wasn&amp;#8217;t simply to make more wine. Instead, the objective was to make wines with more tangible identity. San Sano has this in spades, along with immense enjoyability – which is just as important. The brilliantly focused 2022 is overtly scented with resinous herbs, lemon balm, spicy pepper and flint. Precisely sculpted and fantastically tight, the palate is a harmonious tour de force of fleshy concentration and energy. Smoke, citrus zest and liquorice are entwined with ripe red and black berries. Tannins flex sinewy muscles and the underlying salinity lingers.
+</t>
+  </si>
+  <si>
+    <t>Michaela Morris</t>
+  </si>
+  <si>
+    <t>Townsend</t>
+  </si>
+  <si>
+    <t xml:space="preserve">While the wine reflects the warmth and generosity of the vintage, it retains ample freshness and a lingering wild-herb spice character. Boysenberry fruit comes through vibrantly, underpinned by the site’s hallmark graphite minerality, which builds into excellent length on the full-bodied finish. Aged for 20 months in 100% new French oak.
+</t>
+  </si>
+  <si>
+    <t>Villa Cigliano</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The historic Villa Cigliano sprawls over the gentle hills of San Casciano between 250 and 420m. The very warm, sundrenched site is among the first to be picked and yields a round, generous wine with palpable ripeness. Ageing in French oak barriques – mostly new – is seamlessly absorbed. Mocha-infused cherry, sandalwood, nutmeg and tarragon gush from the glass. Soft contours meet plush, polished tannins. There is plenty of depth, well matched by an intrinsic freshness of succulent acidity. Blood orange and pink grapefruit leave the palate cleansed. Very seductive.
+</t>
+  </si>
+  <si>
+    <t>Buiano Castellina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Purchased in 2017, the Buiano estate extends over Castellina’s western flank with over 50ha of vines. Elevation is a modest 290m, but northern exposures offset the balmy Mediterranean heat. While not necessarily upfront in its pleasures, the 2022 is difficult not to like. A buttoned-up, serious nose reveals its intrigues slowly. Mint and cedar make way for blackberry, plum and myrtle. The palate is decidedly firm, dense and full of vigour yet never hard-edged. Dark berries are dusted with cocoa powder. Dry grainy tannins cinch then yield with supple sweetness. Made for the cellar.
+</t>
+  </si>
+  <si>
+    <t>BOTROSECCO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The nose presents aromas of new leather, rose petals, black cherries, and mocha. On the palate, dried cherries and figs are dipped in milk chocolate, while a chili pepper heat simmers underneath, and overhead a lightning bolt of acid lights up the mouth.
+</t>
+  </si>
+  <si>
+    <t>Bric Turot Barbaresco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wild berries and white pepper leap from the glass like they&amp;#8217;re playing tag with fresh pine needles and mint leaves. The flavors hit that sweet spot between power and grace, where velvety tannins wrap around juicy red fruits and bright herbs, leading to a finish that keeps you coming back for more.
+</t>
+  </si>
+  <si>
+    <t>Jeff Porter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Top 100 BB embargo lifts 9/22/26
+</t>
+  </si>
+  <si>
+    <t>Bianco</t>
+  </si>
+  <si>
+    <t>Santa Cristina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fresh-cut green apples and white almonds show their style while white flowers add their subtle charm. The palate brings that same effortless elegance, everything crunchy and bright.
+</t>
+  </si>
+  <si>
+    <t>Best Buy &amp; #73 Top 100 Best Buys 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Described by the winemaking team as a balanced year set up by a rainy May which restored water reserves in the stony soil, Tignanello 2023 is a vivacious experience; perhaps the greatest Tig I&amp;#8217;ve ever tasted. Vibrant crushed berries, intense dark cherries, macchia and perfumed lavender hum along to the tune of the incisive acidity which extends and refreshes.
+</t>
+  </si>
+  <si>
+    <t>Locone</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lusciously deep blackcurrant and bramble fruit on the nose are balanced by remarkable levity and freshness. Fine, lightly chalky tannins and a hint of pleasing oregano herbaceousness come through on the palate, which is controlled and delineated.
+</t>
+  </si>
+  <si>
+    <t>Solaia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solaia sings in 2023. It&amp;#8217;s supremely vertical with already-integrated sandy tannins, its tall frame adorned with crunchy, sapid forest berries, chocolate, menthol, iodine and floral top notes. Generous and finessed, it&amp;#8217;s drinking surprisingly well at this early stage and will continue to prosper for the next two decades at least.
+</t>
+  </si>
+  <si>
+    <t>BAROLO BUSSIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This Bussia Barolo is the kind of wine that gives you everything and then reveals it had more in reserve. Loads of plump black cherry up front, then dried rose and dried earth lifting the nose into something more poetic. The palate is where the real conversation happens: licorice, plum skin, forest floor and savory depth held together by a taut structure that keeps all that lush fruit exactly where it belongs. Drink now–2050.
+</t>
+  </si>
+  <si>
+    <t>Cellar Selection</t>
+  </si>
+  <si>
+    <t>Barolo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Think of this Barolo as a slow burn—warmed mixed berries, whole clove, cinnamon, hard cherry candy, and rose essence drawing you in gently before the palate reveals the structure underneath. Tart red fruit, polished and fine, with tannins that build gradually and purposefully rather than announce themselves, savory and earthy notes claiming the finish like they were always meant to be there.
+</t>
+  </si>
+  <si>
+    <t>Barbaresco DOCG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The glass opens like a jamboree of wild strawberries, cherry jam, violets, and roses arriving with an enthusiasm that is hard not to match, before the wine settles into something more contemplative, autumnal and leafy notes drifting in like a change of season. The palate delivers juicy red fruit, a mélange of sweet spices and super-fine tannins that make patience entirely optional.
+</t>
+  </si>
+  <si>
+    <t>Marchese Antinori Chianti Classico</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The 2023 Chianti Classico Riserva Marchese Antinori is another wine in this range that offers tons of immediacy. A blast of dark fruit, leather, spice, menthol, licorice and espresso fills out the layers. Soft, plush contours wrap it all together in style. Bright acids and floral top notes extend the nuanced finish.
+</t>
+  </si>
+  <si>
+    <t>Vinous</t>
+  </si>
+  <si>
+    <t>Antonio Galloni</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The 2023 Chianti Classico Gran Selezione Villa Cigliano is shaping up to be a jewel of a wine. Tasted next to the 2022, the 2023 has an added level of freshness, vibrancy and overall dimension. Floral notes lead into a core of red/purplish-toned Sangiovese fruit. White pepper, chalk and blood orange overtones lend freshness.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The 2023 Chianti Classico Gran Selezione Fattoria San Sano bristles with tension and energy right out of the gate. White pepper, chalk, slate and mint sizzle with tension, offering a textural feel that approaches the world of white wine. Brisk acids and beams of supporting tannin give the 2023 its backbone. This is such a classy, polished wine. Magnificent.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The 2022 Chianti Classico Gran Selezione Fattoria San Sano is packed with inky dark fruit, chocolate, new leather and licorice. Sumptuous and full-bodied, the 2022 is going to need at least a few years to shed some of its considerable baby fat. Today, it is quite the extrovert. Readers will find a wine that reconciles the power of the year with the intensely saline qualities that are typical of this site. Aging in cask works so well here, even considering the natural richness of the vintage.
+</t>
+  </si>
+  <si>
+    <t>Badia a Passignano</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The 2023 Chianti Classico Gran Selezione Badia a Passignano is aromatic, fresh and nuanced. Stylistically, it is the most changed wine in the Antinori range. Once quite opulent and bombastic, today the Badia is a mid-weight, fruity Chianti Classico built more on freshness than opulence. I find the 2023 a bit light for the year, but it is undeniably attractive.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The 2023 Solaia has gained a measure of weight since I first tasted it a few months ago. Inky dark fruit, crème de cassis, blackberry, graphite and dried herbs soar from the glass. Cabernet Sauvignon speaks with notable eloquence and character. There&amp;#8217;s gorgeous purity and restraint here.
+</t>
+  </si>
+  <si>
+    <t>Pèppoli</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The 2024 Chianti Classico Pèppoli is a gorgeous entry-level wine from Antinori. Bright and punchy, with gorgeous fruity purity, the 2024 is a total delight. Lavender, mocha and blue/purplish fruit are nicely pushed forward. Floral notes perk up the refreshing finish. A picture-perfect example of the year.
+</t>
+  </si>
+  <si>
+    <t>Chianti Classico Riserva</t>
+  </si>
+  <si>
+    <t>Villa Antinori</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The 2023 Chianti Classico Riserva Villa Antinori is terrific. Succulent red cherry/plum fruit, espresso, spice, leather, tobacco and incense flesh out in the glass. It&amp;#8217;s juicy and forward, with tons of raciness and mid-palate density. Drink the 2023 over the next handful of years.
+</t>
+  </si>
+  <si>
+    <t>Karia</t>
+  </si>
+  <si>
+    <t>Stag's Leap Wine Cellars</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aromas of preserved lemons, salted nuts, sea spray, baking spices and orchard fruit. The midweight palate has a phenolic, slightly cloying mouthfeel, balanced with taut acidity. Drink now.
+</t>
+  </si>
+  <si>
+    <t>Ryan Montgomery</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Black currant, blackberry and mineral flavors are at the center of this rich, fruity red, with spice accents and light tannins gracing the finish. Drink now through 2030. 46,000 cases imported.
+</t>
+  </si>
+  <si>
+    <t>Wine Spectator</t>
+  </si>
+  <si>
+    <t>Bruce Sanderson</t>
+  </si>
+  <si>
+    <t>Best Value</t>
+  </si>
+  <si>
+    <t>Masseria Maime</t>
+  </si>
+  <si>
+    <t>Tormaresca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fruit-driven, generous and creamy with dark berries, dried herbs and a touch of licorice. Medium-bodied with ripe tannins. Spicy mid-palate with a flavorful finish of berries and cocoa undertones. Drink or hold.
+</t>
+  </si>
+  <si>
+    <t>Bramìto</t>
+  </si>
+  <si>
+    <t>Castello della Sala</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A precise, driven and well-composed chardonnay with white peaches, wild flowers and dried herbs. Medium-bodied with fresh acidity. Seductive stream of fruit and sweet spices on the palate with a flavorful, generous finish. Drink or hold.
+</t>
+  </si>
+  <si>
+    <t>Pinot Nero</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flavors of macerated cherry and black raspberry fruit is enrich with hints of baconfat and smoke in this fresh Pinot Nero. A fragrant skein of dried thyme, fennel seed and cumin wafts through the wine, and it finishes with a push of wild strawberry amid the light, fine tannins. Drink now through 2033. 90 cases imported.
+</t>
+  </si>
+  <si>
+    <t>Alison Napjus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A juicy and well-made pinot noir with cherry, red berry and baking spice aromas. Medium-bodied with silky tannins. Supple and elegant with sweet spices on the finish. Drink now.
+</t>
+  </si>
+  <si>
+    <t>Campogrande</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A perfumed white with aromas of pears, chopped apples, lemon rind and fresh herbs. Medium-bodied with refreshing acidity. Round texture with a delicious, vivid finish. Drink now
+</t>
+  </si>
+  <si>
+    <t>San Giovanni della Sala</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Textured and focused with aromas of pears, apples and dried oranges. Medium-bodied with citrusy acidity and a slightly oily texture. Succulent finish with excellent length. Drink or hold.
+</t>
+  </si>
+  <si>
+    <t>Conte della Vipera</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Attractive notes of green mango with ripe guava and a hint of passion fruit. Pure and round, with a medium body and tangy flavors. Dry at the end, with a touch of white asparagus and salted lemon. Drink now. &amp;#8211;
+</t>
+  </si>
+  <si>
+    <t>Zekun Shuai</t>
+  </si>
+  <si>
+    <t>Giardino</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Refreshing and juicy with aromas of rose hips, raspberries and cherries. Medium-bodied with fresh acidity and tangy character. Some berry notes on the palate. Drink now.
+</t>
+  </si>
+  <si>
+    <t>Pinot Grigio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Easy and fruity with lemons, sliced apples and some sweet spices. Medium-bodied with mellow character. Silky and fruit-driven with a comforting finish. Drink now.
+</t>
+  </si>
+  <si>
+    <t>Achelo</t>
+  </si>
+  <si>
+    <t>LA BRACCESCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A delicious syrah, well-rounded and flavorful, displaying aromas of dark cherries, dried spices and some roasted meat too. Medium-bodied with fine, firm tannins. Well-built with focused and some chocolate influence on the compact finish. Drink or hold.
+</t>
+  </si>
+  <si>
+    <t>Galantas</t>
+  </si>
+  <si>
+    <t>Haras de Pirque</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rather taut yet focused, with savory notes of miso and olive alongside plum and raspberry flavors, with firm, minerally tannins chiming in, but not obstructing the finish. Best after 2027. 150 cases imported.
+</t>
+  </si>
+  <si>
+    <t>Aaron Romano</t>
+  </si>
+  <si>
+    <t>Artemis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Concentrated aromas of black cherry, currant, cinnamon, and violets drive the nose of this wine. The palate brings supple tannin and juicy acid framing flavors of roasted plum, grilled bread, cracked pepper, licorice, and flowers all along the finish. Perfect for an elite-tier burger and loads of caramelized onions.
+</t>
+  </si>
+  <si>
+    <t>Tom Capo</t>
+  </si>
+  <si>
+    <t>Arcadia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The nose of this wine brings zippy aromas of apple butter, peeled lemon, popcorn, and cinnamon. Surprisingly light, the palate features fresh Meyer lemon acidity framing flavors of zesty tangerine, Gala apple, baking spices, and white flowers across a pithy finish.
+</t>
+  </si>
+  <si>
+    <t>S.L.V.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">There&amp;#8217;s a touch of plushness here, but this is otherwise in an understated style, with very refined structure that carries black currant and blackberry preserve notes along with ease. As it stretches out, singed vanilla, walnut husk and dark tobacco notes emerge, with flashes of mesquite and dried violet echoing amid the fruit. Has power in reserve as it stays very poised. Best from 2028 through 2043. 2,900 cases made.
+</t>
+  </si>
+  <si>
+    <t>James Molesworth</t>
+  </si>
+  <si>
+    <t>Fay</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This is lovely, with a slightly reserve feel to its steady, well-defined core of Morello cherry and blackberry preserve notes that are inlaid prettily with subtle savory, bay, and mesquite details. There&amp;#8217;s a steady iron ping reverbing through the fine-grained finish too, adding extra length. Best from 2028 through 2043. 4,400 cases made.
+</t>
+  </si>
+  <si>
+    <t>Cask 23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This is impressive without trying to be impressive, offering a large-scaled core of cassis, plum reduction and boysenberry preserve that&amp;#8217;s inlaid with mesquite, alder, bay, violet and warm notes notes. Subtle walnut husk and dried violet hints percolate through the finish, which has a very long, deeply-buried graphite spine. And its all in a reserved and poised manner. A wine that drips distinction. Best from 2030 through 2050. 2,700 cases made.
+</t>
+  </si>
+  <si>
+    <t>Rosso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A mellow, creamy red with aromas of sweet berries, warm spices and wild herbs. Medium-bodied with fine tannins. Dense texture with some cocoa influence and a delicious, generous finish. Drink now.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A well-balanced, round and subtle white with fresh apples and sliced pears on the nose. Medium-bodied with fresh acidity. Juicy fruit on the palate with a flavorful finish. Drink now.
+</t>
+  </si>
+  <si>
+    <t>#18 Top 100 Wines of Italy 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A big Solaia with lots of fruit and spices as well as mint and spearmint. Aromatic. Full-bodied with lots of fruit and chewy tannins. Muscular and juicy for a modern Solaia. Needs three to four years of age to come together. Best after 2028.
+</t>
+  </si>
+  <si>
+    <t>Sabazio Rosso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dense and juicy with structure. It has aromas of sweet berries and baking spices on the nose, following through to a medium-bodied wine with silky tannins and texture. Delicious and mellow. Drink now.
+</t>
+  </si>
+  <si>
+    <t>VINO NOBILE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A solid red, balanced and well-composed with aromas of dark cherries, warm spices and some wafers too. Medium- to full-bodied with fine, firm tannins. Textured with cocoa and berry character. Spicy finish. Drink or hold.
+</t>
+  </si>
+  <si>
+    <t>Cont'Ugo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A solid red, fleshy and well-structured. On the nose it displays dark berries, warm herbs, bark and some dried tomatoes. Medium-bodied with creamy tannins. Dense texture coats the palate with a generous finish and length. Drink or hold.
+</t>
+  </si>
+  <si>
+    <t>Scalabrone</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Round and fruity, this mellow rosé has raspberries, red currants and some rose petals on the nose. Medium-bodied with subtle character. Vivid and succulent. Drink now.
+</t>
+  </si>
+  <si>
+    <t>Cervaro della Sala</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A typical Cervaro, showing sliced-apple, pineapple, vanilla and crushed-shell aromas and flavors, following through to a medium to full body with lovely density and intensity. Light oiliness and freshness at the end. Elegant and crisp. Drink or hold.
+</t>
+  </si>
+  <si>
+    <t>Rosso di Montalcino</t>
+  </si>
+  <si>
+    <t>Pian delle Vigne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Well-defined, lively and savory with aromas of red cherries, sweet berries and warm spices. Medium-bodied with fine, firm tannins and fresh acidity. Focused with a flavorful, persistent finish. Drink or hold.
+</t>
+  </si>
+  <si>
+    <t>Bramasole</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A rich, dark and dense syrah showing blackberries, dark plums, beeswax and roasted meat. Medium- to full-bodied with fine, firm tannins. Fleshy and well-driven with a vivid, long finish. Drink or hold.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Approximately 70% of the Artemis bottling now comes from Antinori-owned vineyards, with the balance made up of purchased fruit. The 2023 Cabernet Sauvignon Artemis is a fine example, with gentle herbal shadings of sage and thyme bringing savory complexity to the cassis and cherry fruit along with hints of cedar and mocha. It&amp;#8217;s medium- to full-bodied and silky in texture, with a sprinkling of fine-grained tannins on the finish. Enjoy this fairly priced wine over the next decade.
+</t>
+  </si>
+  <si>
+    <t>Wine Advocate</t>
+  </si>
+  <si>
+    <t>Joe Czerwinski</t>
+  </si>
+  <si>
+    <t>Il Bruciato</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This red is smooth and packed with black currant, blackberry, violet and earth flavors. Dense and solidly built, with plenty of grip and muscle on the finish. Cabernet Sauvignon, Cabernet Franc, Merlot, Syrah and Petit Verdot. Best from 2027 through 2038. 15,000 cases imported.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sourced from a diverse set of Napa Valley sites—52% from Atlas Peak (including the Antica Estate), 24% from Carneros, 18% from Coombsville (notably Arcadia, formerly owned by Warren Winiarski), and the balance from the Oak Knoll District of Napa Valley—this Chardonnay reflects a deliberate stylistic shift in recent vintages. Produced with 92% barrel fermentation in French oak (39% new, the balance older barrels) and 8% fermented in stainless steel, then aged on the lees for eight months, the wine shows a clear recalibration in its complexity, generosity, and ageability. The aromas are complex and lifted, offering lemon and grapefruit zest with a subtle flinty, wet-rock minerality. On the palate, the fruit is precise, pure and focused, opening into a creamy core of orchard fruit before finishing with exceptional definition, saline-acid tension and verve. Bright, energetic, and so food-friendly.
+</t>
+  </si>
+  <si>
+    <t>Aveta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sourced primarily from vineyards in the Oak Knoll District of Napa Valley—including the estate-owned Danika Ranch Estate—with 24% drawn from long-time grower Rancho Chimiles in Wooden Valley, this Sauvignon Blanc-led blend is shaped by a thoughtful shift in winemaking for the vintage. In 2024, winemaker Marcus Notaro increased stainless-steel fermentations to 70% and 30% in neutral French oak barrels, followed by six months on the lees —a notable change from previous years. Notaro notes that much of Sauvignon Blanc’s flavour resides in the skins, and that controlled stabilisation helps release aromatic esters that might otherwise remain bound. The addition of Sémillon enhances palate weight and texture. In the glass, the wine is bright, vivid, and focused, offering a fleshy mid-palate balanced by grippy citrus character—lemon and lime zest—alongside high-toned floral notes and slivered almond aromatics. Laser-focused and polished, it finishes with welcome tension and clarity, making for a complex, energetic, and finely tuned white.
+</t>
+  </si>
+  <si>
+    <t>Pitío</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The 2023 Red Blend Pitio (90% Cabernet Sauvignon, 10% Cabernet Franc) from Pirque, Maipo, opens with classic Cabernet tones of fine cherry and sour cherry layered with black olive and a measured oak imprint. The palate is structured yet fluid, with youthful tannins that lend grip without excess dryness and a juicy core that carries the wine with precision. Despite a warm vintage that often translates into heat and firmness, the altitude and soils of Pirque temper the expression and preserve energy and clarity. In that sense, the wine aligns well with the estate&amp;#8217;s stylistic refinement, resulting in a balanced, well-calibrated 2023.
+</t>
+  </si>
+  <si>
+    <t>Joaquín Hidalgo</t>
+  </si>
+  <si>
+    <t>Albis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The 2023 Albis (50% Cabernet Sauvignon, 50% Carménère) from Pirque shows a dark profile, with ash, delicate pyrazines, spice, chutney and pimenton de la Vera notes, all edged by graphite. Denser than the house average, it combines energy with fine, slightly firm tannins and a cocoa note on the finish. It is less overt than its peers, but gentle and savory.
+</t>
+  </si>
+  <si>
+    <t>Ecràl Gran Reserva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The 2023 Carménère Ecràl from Pirque opens with spice, ash, white pepper, chocolate and balsamic herbs. With air, oak emerges with caramel tones and a refined profile. On the palate, the oak is more present, shaping a lightly plush, slightly indulgent flow balanced by delicate acidity. It is a modern expression defined by precision of fruit and place.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The 2023 Cabernet Franc Galantas from Pirque in Maipo Andes shows attractive fruit on the nose, with intense redcurrant, delicate herbs and a soft ash note. Dry on the palate, it flows with agility and intensity, framed by fine, slightly reactive tannins. Juicy and savory, it lingers with good persistence.
+</t>
+  </si>
+  <si>
+    <t>Gran Reserva Hussonet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The 2023 Cabernet Sauvignon Hussonet from Pirque  was aged 12 months in barrels. The nose opens with ash and a core of black fruit, with good aromatic intensity. Dry, juicy and slightly lean, the palate delivers strong flavor definition, with a fruit profile above the Chilean average.
+</t>
+  </si>
+  <si>
+    <t>Albaclara</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The 2025 Sauvignon Blanc Albaclara, from Leyda, shows a distinctly herbal profile, with intense lime, the zone&amp;#8217;s characteristic rue note and a reductive edge on the nose. High acidity drives the palate, balanced by slight textural weight. Intense and vibrant, it finishes sharp and energetic.
+</t>
+  </si>
+  <si>
     <t>POGGIO ALLE NANE</t>
   </si>
   <si>
-    <t>LE MORTELLE</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">The 2023 Poggio alle Nane is even more impressive than it was a few months ago. Today, the Franc character is especially evident. Dark purplish fruit, black pepper, mint, spice, tobacco, mocha and espresso flesh out in the glass. I see more textural depth and overall presence than I did previously. There is still some oak that needs to be fully integrated. Otherwise, the 2023 is impeccable and also very delicious.
 </t>
   </si>
   <si>
-    <t>Vinous</t>
-[...4 lines deleted...]
-  <si>
     <t>San Walfredo</t>
   </si>
   <si>
-    <t>Guado al Tasso</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">The 2022 San Walfredo is a tiny bottling of 100% Merlot from Antinori&amp;#8217;s Guado al Tasso property, made only in top vintages. It is, quite simply, one of the most exceptional wines I have ever tasted here. Power and finesse come together as this dizzying Merlot shows off its undeniable pedigree. A rush of blackberry jam, lavender, menthol, mocha, espresso and licorice soars across the palate, building with notable intensity over time. Magnificent. That&amp;#8217;s all there is to it.
 </t>
   </si>
   <si>
     <t>Guado al Tasso Superiore</t>
   </si>
   <si>
     <t xml:space="preserve">The 2023 Guado al Tasso is every bit as impressive as it was when I tasted it earlier in the year. Deep, fleshy and incredibly refined, the 2023 is a terrific example of the house style these days at Antinori&amp;#8217;s property in Bolgheri. Fine tannins and soft contours add to an impression of total finesse. Plum, mocha, spice, new leather and cedar are some of the many notes that linger on the enveloping finish. Impressive.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Expressive, yet classy rather than flamboyant, this red reveals black currant, blackberry, plum, cedar, vanilla, coffee and graphite aromas and flavors. Builds in intensity midpalate, with its vibrant acidity drifting and farming the endless aftertaste. Superb. Cabernet Sauvignon, Cabernet Franc and Merlot. Best from 2029 through 2048. Hot Wines.
 </t>
   </si>
   <si>
-    <t>Wine Spectator</t>
-[...4 lines deleted...]
-  <si>
     <t>Hot Wines</t>
   </si>
   <si>
-    <t>Cont'Ugo</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">This is smooth and bursting with ripe blackberry, damson plum and violet flavors. Sweet in a ripe way, with fine-grained tannins and plenty of balancing acidity. Intense and long, if not that complex. Drink now through 2038.
 </t>
   </si>
   <si>
-    <t>Vermentino</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">The nose is bright and juicy, with aromas of lemon, lime, white peach, and apricot. Grapefruit and more peaches lead the way on the palate, before a salty, lively finish.
 </t>
   </si>
   <si>
-    <t>Wine Enthusiast</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">A lush and ripe wine with pristine black cherries, pressed violets, subtle black pepper and licorice on the nose. Medium-bodied with brilliant acidity, velvety tannins and a bony finish. Well balanced. Drink or hold.
 </t>
   </si>
   <si>
-    <t>James Suckling</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">A dark, complex, black-fruited style, with plums, cherries, vanilla and fragrant flowers. Medium-bodied, quite supple and velvety, showing crisp, almost zesty acidity and ripe tannins. Toasty finish. Drink or hold.
 </t>
   </si>
   <si>
-    <t>Marchese Antinori Chianti Classico</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">A classic Chianti with exquisite aromas of vibrant black cherries, licorice, bark, earth and violets. Medium-bodied, firm and velvety, with sweet grainy tannins, crisp and exuberant acidity and savory, spicy length. Drinkable now, but best over the next decade.
 </t>
   </si>
   <si>
-    <t>Tignanello</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Cherry, black currant, violet, mineral, vanilla and toasty oak aromas and flavors are the hallmarks of this polished, complex red. Shows terrific balance and intensity, while a cascade of fruit and spices infuses the aftertaste. Sangiovese, Cabernet Sauvignon and Cabernet Franc. Best from 2028 through 2047.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A blend of 92% Sangiovese, 4% Merlot and 4% Cabernet Sauvignon, the Marchesi Antinori 2022 Chianti Classico Riserva Tenuta Tignanello Marchese Antinori is a wine of energy, brightness and sweet tannins. It shows that Tignanello signature, given that fruit comes from the same estate as the flagship Tignanello. The oak aging comes through, but it remains balanced against the primary character of the wine. It is not excessive on any front, and it shows elegant mineral notes to close.
 </t>
   </si>
   <si>
-    <t>Wine Advocate</t>
-[...1 lines deleted...]
-  <si>
     <t>Monica Larner</t>
   </si>
   <si>
     <t xml:space="preserve">The nose opens floral and saline with aromas of peonies and rose petals, then ignites with the spicy richness of new leather. Cherries and berries lead the way on the palate, while undertones of medicinal herbs and bitter citrus provide balance, before a hot, peppery finish.
 </t>
   </si>
   <si>
-    <t>S.L.V.</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Earthy, resinous forest aromas lift a cascade of dark fruits and integrated oak spice. Flavors of this wine reveal wild herbs, dusty cocoa, and a graphite close. Tannins provide ageability and structure while retaining a silken mouthfeel through a long finish.
 </t>
   </si>
   <si>
     <t>Elaine Chukan Brown</t>
   </si>
   <si>
-    <t>Fay</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Aromas of sweet tobacco, cedar, and cracked pine join flavors of red and dark berries sprinkled with spice. Silken tannins create an open-weave effect through the finish of this Cabernet that offers classic Stags Leap District character in a moderate frame.
 </t>
   </si>
   <si>
-    <t>VINO NOBILE</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Cherry bitters with a forest freshness come out on the nose. The palate has fresh raspberry, ripe white cherry, and herbs you could throw into a tomato sauce. The finish is bold and dry with plush tannin.
 </t>
   </si>
   <si>
     <t>Michael Laudenslager</t>
   </si>
   <si>
     <t>Muffato</t>
   </si>
   <si>
-    <t>Castello della Sala</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Golden in the glass and generous in every sense, this is a wine that wraps around you like the last warm evening of summer. Peach and apricot, honeyed and lush, with that unmistakable bowl of warm toasted nuts drifting through the finish. What keeps it from ever feeling heavy is the acidity, always present, always keeping things honest. Cellar Selection.
 </t>
-  </si>
-[...4 lines deleted...]
-    <t>Cellar Selection</t>
   </si>
   <si>
     <t xml:space="preserve">The nose opens floral and saline
 with aromas of peonies and rose petals, then ignites
 with the spicy richness of new leather. Cherries and
 berries lead the way on the palate, while undertones
 of medicinal herbs and bitter citrus provide balance,
 before a hot, peppery finish.
 </t>
   </si>
   <si>
     <t>Torcicoda</t>
   </si>
   <si>
-    <t>Tormaresca</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">The wine has wild strawberries and blueberry yogurt on the nose with a touch of soy sauce. Each sip is packed with sweet red fruit, blueberry pie, and tannins that are sticky sweet and are packed with juicy red fruit.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The nose entices with aromas of malted chocolate, orange zest, and Luxardo cherries, and the palate stays rich with notes of chocolate cake and dried cherries, plus an espresso-bean finish. Tannins are sleek but strong.
 </t>
   </si>
   <si>
-    <t>Giardino</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Cherries drizzled with salted caramel show off the nose. Lemon peel and tart white cherries mix on the palate while a dry chalky finish follows.
 </t>
   </si>
   <si>
-    <t>Best Buy</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">All lift and flowers, this is the kind of glass that fills the room with fragrance before anyone has taken a sip. Fresh and breezy with a zippy finish that keeps everything lively and light. Simple pleasures, beautifully delivered.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Fresh nectarines and Meyer lemon are doing their easy-breezy thing while white flowers drift through like spring air. The palate’s rocking this clean, crisp vibe, where subtle fruit and bright acids prove some classics stay relevant.
 </t>
   </si>
   <si>
     <t>Vigna Colonnello Barolo Bussia</t>
   </si>
   <si>
-    <t>Prunotto</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Patience is built into this wine’s DNA and it asks the same of you, its aromas wafting out slowly with baited anticipation, dried Bing cherries and rosebuds giving way to star anise and new leather, each note rolling into the next in a slow deliberate procession. The palate turns lush and savory, worn forest floor, rain-dampened stone and tobacco threading through tart fruit while light, integrated tannins and fresh acidity keep everything beautifully alive. Pull out the pot roast. Cellar Selection.
 </t>
   </si>
   <si>
-    <t>Bric Turot Barbaresco</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Grace does not announce itself, it simply arrives, and that is exactly what this wine does. Crushed raspberry, dried orange peel, pencil lead, rose petals, and sandalwood open with genuine, unhurried finesse. The palate keeps that same elegant promise, high-toned red fruits at center stage but generous enough to share with savory herb and earth, fine tannins and fresh acidity holding the whole beautiful picture together. Cellar Selection.
 </t>
   </si>
   <si>
     <t>Barbaresco Secondine</t>
   </si>
   <si>
     <t xml:space="preserve">Cherry is the headline, the heart and the soul of this wine, pure, vibrant and vivid across every note it strikes. Mixed red and purple flowers drift through alongside wild mint and thyme, keeping the nose animated and full of life. The palate is fleshy and generous, mouthfilling with ample fruit and supple tannins before anise and balsam rise on the finish with an aromatic, lingering farewell. Cellar Selection.
 </t>
   </si>
   <si>
-    <t>Rosso di Montalcino</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">The nose pops with aromas of new leather, topsoil, bergamot, and blackberries. On the palate, sweet, ripe berries and cherries frolic above a foundation of cool, damp earth, while tiled tannins provide structure and acid adds a pleasing tension.
 </t>
   </si>
   <si>
-    <t>Bramasole</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Inside the opaque juice, blackberries and olive rise from the glass with bits of bacon fat and wool. New leather and dried berries get accented with oak on the palate with tannins that keep things superdry. Moderate acidity rides through the finish and adds elevation to all the dark fruit.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dark juice expels a barbershop tone with black cherries and wet earth. Dried black fruit comes in alongside licorice, menthol, and slate. The sift fine tannins form at the end with a chiseled acidity.
 </t>
   </si>
   <si>
-    <t>Achelo</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Sanguine juicy red plum come together on the nose with touches of dried blueberry. Minty berries and talcum work themselves into dusty soft tannin with moderate acid coming through on the finish. Best Buy.
 </t>
   </si>
   <si>
-    <t>Sabazio Rosso</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">The wine has red berries and cherries on the nose with just a bit of dried thyme lingering in the background. The palate feels high toned with fresh red cherries, blackberry, and a mild wintergreen freshness. The wine finishes bright with dusty tannins packed with menthol and pine that keep the winterfresh appeal going. Best Buy.
 </t>
   </si>
   <si>
     <t>Chardonnay</t>
   </si>
   <si>
-    <t>Haras de Pirque</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">This Chardonnay exhibits a citrus character on the nose and palate. It’s lightweight and delivers simple lime and pineapple flavors, along with gentle acidity.
 </t>
   </si>
   <si>
     <t>Jesica Vargas</t>
   </si>
   <si>
-    <t>Gran Reserva Hussonet</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">This Maipo Cabernet shows crushed blackberries on the nose. Its balanced character features cherries, clove, and hints of herbs. A dash of cinnamon wraps up the finish. Best Buy.
 </t>
   </si>
   <si>
-    <t>Albaclara</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Subtle grapefruit notes create an attractive bouquet. This Sauvignon Blanc features mild citrus flavors, a peppery character, and freshness throughout.
 </t>
   </si>
   <si>
-    <t>Il Bruciato</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">The nose is defined by a powerfully peppery earthiness, but it also brings undertones of mixed wild herbs and crushed rocks. Black cherries and blackberries emerge on the palate, above a foundation of more earth and pepper, while a stream of acid flows over polished but dense tannins.
 </t>
   </si>
   <si>
-    <t>Locone</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Blackberries and the redolence of hanging around a chiminetta rise from the glass. The palate is as big and round as a beachball with plush tannin filled with roasted black plum. As big as this wine shows, fresh acidity balances the wine out in a very nice way.
 </t>
   </si>
   <si>
     <t>A26</t>
   </si>
   <si>
-    <t>Antinori Napa Valley</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bold and confident, with plenty of aromatics up front, including honeysuckle, cardamom, toasted brioche and marzipan. However, what makes this wine memorable is the wonderful tension between these rich aromatics, plus its sleek, juicy thread of fresh Fuji apple, lemon curd and caramelized pineapple. Offers a long, expressive and highly detailed finish.
 </t>
   </si>
   <si>
     <t>MaryAnn Worobiec</t>
   </si>
   <si>
     <t xml:space="preserve">Attractive aromas of white nectarines and salted lemons with hints of raw almonds, dried flowers and cream. Medium- to full-bodied, delicate and sleek with beautiful acidity that brings balance and energy. Silky and lingering. Drink or hold.
 </t>
   </si>
   <si>
     <t>Andrii Stetsiuk</t>
   </si>
   <si>
     <t xml:space="preserve">A lush and dark wine with fresh, elegant aromas of plums, cassis, mint, earth, minerals and a hint of citrus. Smooth and supple, with dense and velvety tannins. It’s well crafted, elegant and almost silky, with clove flavors and a refreshing, tense and vivid finish. Powerful and warming yet in full harmony. 100% merlot. Drink or hold.
 </t>
   </si>
   <si>
     <t>Guado al Tasso Matarocchio</t>
   </si>
   <si>
     <t xml:space="preserve">A restrained and austere wine with aromas of eucalyptus, black currants, cloves, sweet violets and cocoa powder. Full-bodied and concentrated, with firm, velvety, fine-grained tannins, a lot of energy and a refreshing finish. Tight, youthful and long, with a tobacco aftertaste. 100% cabernet franc. Drink or hold.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A pristine wine with bright and ripe cassis, eucalyptus, vibrant citrus and graphite on the nose. On the full-bodied palate it shows supple, velvety tannins and crisp acidity with a good, tight, polished finish. Drinkable now, but best from 2027.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A fairly bold style for this wine. Rich, complex, bright and focused, showing cassis, plums, wild fennel and a bit of cloves. Medium-bodied and quite supple, it’s full of fruit concentration with firm, grainy tannins, toasty flavors and refreshing acidity. Easy to drink. Drink or hold.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A Mediterranean style with leafy, almost coffee-ground aromas, slightly citrusy, alongside cassis, cloves and sweet spices. Medium-bodied with good weight and suppleness, showing velvety tannins and refreshing acidity. Drink or hold.
 </t>
   </si>
   <si>
-    <t>Townsend</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">The 2021 Cabernet Sauvignon Townsend is Antinori&amp;#8217;s top wine from their property on Atlas Peak. Still tightly coiled, the 2021 offers up an exotic melange of graphite, new leather, espresso, mocha, blackberry and violet. I would give this this potent, savory mountain Cabernet a few years in bottle. The sleek, polished style seems to represent a new era for Antinori in Napa Valley.
 </t>
   </si>
   <si>
     <t>95+</t>
   </si>
   <si>
     <t xml:space="preserve">A perfumed and refined nose of cherries, raspberries and plums with some violets and mild spices. Medium to full body with fine, firm tannins which give structure to the intense mid-palate full of spices and wild currants. Layered and textured. Give it time. Try after 2026.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The S.L.V. is a 34-acre estate planted primarily to Cabernet Sauvignon and Cabernet Franc in 1970, famed for producing the triumphant 1973 Cabernet at the Paris Tasting. Its volcanic and alluvial soils offer excellent drainage, translating into wines of grip and structure, and the 2023 vintage is downright masterful. This is the classic iron fist in a velvet glove: the aromatics are subtle and restrained, belying the power and structure that unfold on the palate. Black-fruited and deeply layered, with sagebrush and ironstone notes, the wine builds with robust blackberry fruit and ultra-fine cocoa-powder tannins that provide a perfect foundation for the mineral-laced fruit. Polished, suave, and gorgeous in its youth, this is a wine that will age gracefully, developing beautifully nuanced complexity for decades to come. Fermented entirely in stainless steel and aged for 21 months in 100% new French oak.
 </t>
   </si>
   <si>
-    <t>Decanter</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Originally planted in 1961 by Nathan Fay, FAY Vineyard today encompasses 26.7 hectares planted on fine Bale gravelly clay loam and volcanic alluvium. Fermented entirely in stainless steel and aged for 21 months in 100% new French oak, the wine is beautifully dense and immensely structured, yet defined by a profound sense of freshness. Classic red-rock minerality and iron-like notes speak clearly of the site, layered with sagebrush and unsmoked tobacco. Polished and full-bodied, with satiny tannins seamlessly integrated, framing lush blue- and black-fruited depth that carries through a long, captivating finish. A compelling, site-driven expression that balances power with precision and unmistakable Stags Leap District mineral elegance.
 </t>
   </si>
   <si>
-    <t>Cask 23</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">First released with the 1974 vintage, Cask 23 was born under the guidance of consulting winemaker André Tchelistcheff. While tasting through the barrels from S.L.V. Vineyard, Tchelistcheff identified one cask so extraordinary that it was bottled on its own and named after the barrel itself–Cask 23. Initially produced only in the finest vintages, the wine evolved in 1990, when FAY Vineyard was introduced as a standalone bottling and Cask 23 became a blend, designed to deliver a more balanced, harmonious expression of the vintage itself. In 2023, the blend comprises 70% FAY and 30% S.L.V., both estate vineyards in the Stags Leap District. Fermented entirely in stainless steel and aged for 21 months in 100% new French oak, this is a wine of considerable power, yet never overbearing. It is the most tannic and robust of the lineup in 2023, offering a full-bodied palate layered with violet and rose petal aromatics, deeper cocoa-powder tannin intensity than the S.L.V., and beautifully polished, velvety tannins that build steadily through the finish.
 </t>
   </si>
   <si>
-    <t>Artemis</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Primary vineyard sources are estate-owned and span multiple Napa Valley sites: 42% from Atlas Peak (notably the Antica Estate), 11% from Coombsville (Arcadia), 11% from St Helena, 11% from Calistoga, and 3% from the Stags Leap District. The wine was fermented entirely in stainless steel, then aged for 14 months in 57% new French oak. Fragrant aromatics of dark berry fruit lead, layered with bay laurel and sagebrush freshness, cassis, and a lift of graphite. The palate delivers excellent density and poise, framed by polished tannins and loamy, volcanic earth, with rich Indian spice accents and salty, crushed-stone minerality carrying through the long, resonant finish.
 </t>
   </si>
   <si>
-    <t>Karia</t>
-[...12 lines deleted...]
-  <si>
     <t xml:space="preserve">Black currant, blackberry, violet and graphite aromas and flavors highlight this dense, concentrated red. It&amp;#8217;s balance, with refined tannins and vibrant acidity for support. Long aftertaste. Drink now through 2040.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Licorice, tar and iron aromas embrace the plum, black cherry, iron and sweet spice flavors in this powerful red. Dense tannins lend support, while the finish echoes earth and tar accents. Best from 2028 through 2042.
 </t>
   </si>
   <si>
     <t xml:space="preserve">This is bright and juicy, featuring cherry, raspberry, rose and mineral aromas and flavors. Balanced and persistent, it ends with a chalky sensation. Drink now through 2030.
 </t>
   </si>
   <si>
-    <t>Pèppoli</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Cherry pie and raspberry fruit define this vibrant, succulent red. Flashes of earth, spice and rose hip add depth as the firm structure drives the finish. Fine balance and length.
 </t>
   </si>
   <si>
-    <t>Campogrande</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Green apples and lemon oil mingle with spring flowers, showing Orvieto’s everyday charm. The palate delivers with salty precision, with blanched almonds and crisp edges.
 </t>
   </si>
   <si>
     <t>BEST BUY</t>
   </si>
   <si>
     <t xml:space="preserve">Rich aromas and flavors of baked black currant, ground coffee, black olive tapenade and bay leaf are set in a fresh, elegant frame supported by supple, creamy-edged tannins and lively acidity. A classy red, with good length through the spiced finish. Drink now through 2036. 2,000 cases imported.
 </t>
   </si>
   <si>
-    <t>Alison Napjus</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">This is assertively juicy, with a mouthwatering core of pomelo and yuzu flavors, plus details of white pepper, lemon sorbet and lime zest. The mouthwatering acidity amplifies the flavors and intensity, with lemon balm, pineapple, white tea and lemongrass notes on the finish.
 </t>
   </si>
   <si>
-    <t>Cabernet Sauvignon</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">On the nose the wine has dark cacao, new leather jacket, and black currant. The palate is fresh and juicy with black plum, blackberry yogurt, and blood-orange juice. Tannins surround your mouth with leathery dark fruit and a fresh crystalline minerality.
 </t>
   </si>
   <si>
-    <t>San Giovanni della Sala</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Crunchy green apples meet white peaches, while four grapes show how tradition learns new tricks. The palate rides with textured grace, where Grechetto’s cut and Viognier’s curves prove Orvieto knows when to shake things up.
 </t>
   </si>
   <si>
-    <t>Bramìto</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Baked apples and hazelnut brittle weave through notes of crème fraiche and wet stones. The palate delivers substance with style, where generous fruit meets mineral tension and a refreshing tart finish. Here’s Chardonnay finding perfect balance between richness and restraint.
 </t>
   </si>
   <si>
-    <t>Conte della Vipera</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Pink grapefruit and ripe pear dance through lime zest while fresh pineapple brings the sunshine. The palate flows with elegant precision, where bright fruit and crisp focus turn seafood crudo or zucchini carpaccio into an event.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Still in barrel and tasted as a 100% Cabernet Sauvignon base blend, the 2024 Cabernet Sauvignon S.L.V. wraps cinnamon and cedar around a generous core of blackberries and blueberries. It&amp;#8217;s medium- to full-bodied and expansive on the palate, with ample tannins and length culminating in a powerful, dusty finish.
 </t>
   </si>
   <si>
-    <t>Joe Czerwinski</t>
-[...1 lines deleted...]
-  <si>
     <t>95-97</t>
   </si>
   <si>
     <t xml:space="preserve">The 2023 Tignanello pours a saturated, youthful red/purple hue and is deeply layered and expressive, with pure aromas of black cherry liqueur, fresh blackberry, lavender, forest herbs, polished cedar, and fresh earth. Full-bodied, it floats across the palate with supple, approachable fruit that beautifully balances the structure. A refreshing spine of acidity, refined, even tannins, and a long, seamless finish give the wine both precision and length. Composed of 80% Sangiovese, with the balance Cabernet Sauvignon and increasing amounts of Cabernet Franc (which adds lift and verticality), this is a vintage with the backbone to age for decades while already offering immediate appeal. It’s long, luxurious, and beautifully balanced. Drink 2027-2057.
 </t>
   </si>
   <si>
-    <t>Jeb Dunnuck</t>
-[...1 lines deleted...]
-  <si>
     <t>Audrey Frick</t>
   </si>
   <si>
-    <t>Solaia</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">The 2022 Solaia pours a youthful, inky, saturated purple hue and is already beautifully approachable, with supple tannins and an expressive profile of black plum, suede, floral perfume, and sweet earth. Full-bodied, it is both weightless and velvety, with impressive length and freshness. Notes of dark stone, granitic earth, mocha, and dark cocoa emerge on the palate, carried by a mouthwatering saline edge that adds lift and balance. Notably, this is the first vintage to come in under 14% alcohol, and it shows in the wine’s energy and restraint, challenging the perception of the vintage as overly warm. Drink 2027-2047.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2023 Chianti Classico Riserva pours a deep, youthful red hue and is pure and expressive, with aromas of black cherry, pine, pressed violet, mocha, and forest earth. Medium to full-bodied, it delivers strong concentration in this vintage, with a fresh, vertical profile supported by vibrant acidity and well-defined tannins. Notes of Amarena cherry carry through the palate, with a warm touch of cedar spice on the finish. This is a particularly strong vintage for this wine, offering both immediate appeal and the structure to evolve over the coming 10-15 years. It’s composed of 92% Sangiovese and the rest Cabernet and Merlot. Drink 2026-2040.
 </t>
   </si>
   <si>
     <t>94+</t>
   </si>
   <si>
     <t xml:space="preserve">Richer and fuller than the Fay Vineyard bottling, the 2023 Cabernet Sauvignon S.L.V. is loaded with generous notes of mixed red and black cherries. It&amp;#8217;s not quite full-bodied, but it&amp;#8217;s expansive on the palate—and somehow it does that without seeming heavy or overwrought. The luscious finish unspools in long, savory waves of mocha, earth and black olives. It&amp;#8217;s impressive stuff.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2023 Cabernet Sauvignon Fay Vineyard is showing notably better from bottle than it did from barrel. A lovely example of a delicate, finesse-driven Cabernet, it features hints of violets, thyme and sage entwined with ripe black cherries. It&amp;#8217;s medium- to full-bodied and silky-textured on the palate, with a lingering finish framed by fine-grained tannins.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Still in barrel and tasted as a base blend of 100% Cabernet Sauvignon, the 2024 Cabernet Sauvignon Fay Vineyard still retains a somewhat floral essence, despite the vintage&amp;#8217;s warmer weather. Red and black cherries form the core of this medium- to full-bodied wine, which finishes soft, silky-textured and easy to drink already.
 </t>
   </si>
   <si>
     <t>93-95</t>
   </si>
   <si>
     <t xml:space="preserve">The 2024 Cask 23 Cabernet Sauvignon—tasted as a barrel sample of only the Cabernet Sauvignon components—comes across as rather sturdy, tannic and in need of further cellaring. There are some modest floral notes embedded in darker tones of cedar, clove and cassis, along with a tart, lingering finish.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A blend of 70% Fay and 30% S.L.V., the 2023 Cask 23 Cabernet Sauvignon exceeds both of the individual bottlings. Yes, it&amp;#8217;s a selection of the top barrels, but the two also complement each other nicely: the elegance and finesse of Fay and the power and tannin of S.L.V. Christmas spice-like nuances add to the complexity of violets, sage and thyme, plus black cherries and earth. Most of all, what stands out in this medium- to full-bodied wine is the way it manages to be rich and expansive without being heavy, its seductive texture of fine suede and its long, refreshing finish.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Set to be bottled in May 2026 but not released until 2027, this prospective blend of the 2024 Cabernet Sauvignon Artemis was still in barrel at the time of tasting and subject to minor tweaking. It comes across as slightly less herbal than the 2023, with more ripe cherries on the nose. In the mouth, the medium- to full-bodied wine is ripe, supple and almost creamy in texture, finishing with mouthwatering length. Under full Antinori ownership, this bottling seems to have been re-energized.
 </t>
   </si>
   <si>
     <t>91-93</t>
   </si>
   <si>
-    <t xml:space="preserve">Approximately 70% of the Artemis bottling now comes from Antinori-owned vineyards, with the balance made up of purchased fruit. The 2023 Cabernet Sauvignon Artemis is a fine example, with gentle herbal shadings of sage and thyme bringing savory complexity to the cassis and cherry fruit along with hints of cedar and mocha. It&amp;#8217;s medium- to full-bodied and silky in texture, with a sprinkling of fine-grained tannins on the finish. Enjoy this fairly priced wine over the next decade.
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">The 2021 San Walfredo, a single-vineyard Merlot from the northern part of the appellation, pours a deep, saturated red hue and is intensely aromatic, with notes of menthol, balsamic, blackcurrant, plum compote, licorice, and espresso. Full-bodied, it’s powerful and structured, with dense, chewy tannins and a rich, enveloping texture, yet it retains a core of freshness that keeps it in balance. The balsamic and menthol tones are pronounced and lend a resinous, almost cooling lift that frames the wine’s depth and concentration. Long and persistent on the finish, it’s an age-worthy wine that should evolve slowly over time. Drink 2028-2048.
 </t>
   </si>
   <si>
     <t xml:space="preserve">All Cabernet Franc, the 2022 Matarocchio pours a bright, saturated red with magenta highlights and is initially reserved before opening to reveal notes of cassis, blueberry, preserved flowers, polished leather, tobacco, sweet herbs, and vanilla. Full-bodied and richly textured, it combines a lush, coating mouthfeel with underlying freshness and structure. The palate is layered and decadent, yet balanced by a surprising lift of acidity and a long finish. It offers tremendous finesse within its decadent frame. Drink 2027-2050.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2023 Guado al Tasso, composed of 44% Cabernet Sauvignon, 30% Cabernet Franc, and 26% Merlot, pours an opaque purple/red hue and is somewhat reserved on opening before revealing layered aromatics of graphite, plum, ink, and dark cocoa. Full-bodied, it’s lush and polished, with velvety tannins, supple richness, and a seamless texture throughout. Despite challenges with peronospora earlier in the season, the harvest conditions allowed for excellent fruit quality. This is a strong, balanced vintage with the structure to age gracefully. Drink 2027-2050.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2024 Il Bruciato, a blend of 45% Cabernet Sauvignon, 22% Cabernet Franc, 18% Merlot, 8% Syrah, and 7% Petit Verdot, pours a youthful, saturated ruby hue. The nose is expressive and detailed, with aromas of wildflowers, thyme, ripe cherry, and a subtle gamey earthiness. Medium to full-bodied, it shows a rounded, chocolate-tinged texture balanced by refreshing acidity and a finessed, even structure. Despite challenges in the vineyard this season, the results overcame them, and the wine retains good clarity and a savory, umami-tinged depth without excess weight. It’s polished and approachable. Drink 2026-2036.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2023 Cont’Ugo, made entirely from Merlot, pours a deep, inky red hue and is aromatic and inviting, with notes of crushed lavender, plum compote, blackberry, sweet earth, mint, and fresh herbs. Full-bodied, supple, and rounded, it offers velvety tannins and a balanced core of acidity that maintains freshness and lift. Sourced from vineyards across the northern, central, and southern zones of the appellation, it captures both ripeness and levity. It’s a polished and expressive wine with good depth and length. Drink 2026-2040.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A new secret weapon for an estate that has increasingly embraced Cabernet Franc as an exceptionally well-suited variety to the Tuscan coast, the Marchesi Antinori 2021 Bolgheri Superiore Guado al Tasso Matarocchio opens with an elegant lifted note of curry leaf and sweet bay leaf that transitions into concentrated blackberry and blackcurrant. With a bit of air, the bouquet builds toward refined tones of graphite and pencil shaving that add contouring and precision. The finish is marked by poised intensity and polished, sweet tannins that linger with clarity. Produced only in top vintages, this 2021 marks the 10th edition of the wine since its debut in 2007. Production is limited to 4,000 bottles.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A carefully calculated blend of 44% Cabernet Sauvignon, 30% Cabernet Franc and 26% Merlot, the Marchesi Antinori 2023 Bolgheri Superiore Guado al Tasso shows lovely fruit ripeness followed by elegant volume and depth. The wine consistently delivers an all-rounder profile, offering a 360-degree presentation that engages the palate and senses with controlled intensity. In what can be considered an underdog vintage, this bottling stands out with unexpected finesse, confirming the estate’s ability to keep standards high in a classic Bolgheri Superiore expression.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The entry-level Marchesi Antinori 2024 Bolgheri Rosso Guado al Tasso Il Bruciato, a blend of 45% Cabernet Sauvignon, 22% Cabernet Franc, 18% Merlot, 8% Syrah and 7% Petit Verdot, shows ripe, chewy darkness with thick flavors of plummy fruit, blackberry and a savory note reminiscent of tomatoes on the vine. Soft in texture with a medium- to full-bodied mouthfeel, the wine finishes with a gentle dustiness from fully-integrated tannins.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Made with 100% Merlot, the Marchesi Antinori 2023 Bolgheri Guado al Tasso Cont&amp;#8217;Ugo reveals a soft, fleshy texture that coats the palate, carrying flavors of black cherry and blackberry with ease. The quality of the fruit is pristine and clean, sustaining the wine seamlessly from entry through the finish, though the mid-palate briefly slows under the weight of hot-vintage richness. Balance quickly returns, and the wine finishes smoothly. This is a total production of 134,600 bottles.
 </t>
   </si>
   <si>
     <t>Collector's Society Syrah</t>
   </si>
   <si>
-    <t>Col Solare</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Full-bodied, densely concentrated, and highly spiced, the 2023 Syrah comes from mostly estate vineyard blocks and was blended with 4% Cabernet Sauvignon. Aging over 20 months in 43% new French oak has helped tame its more feral instincts of blood and iron and black licorice, savory and densely packed with supple tannin. The coolness of the season has helped to accentuate its darker profile in wonderful ways. Only 170 cases were produced. A truly gorgeous wine, hold and drink 2030-2043.
 </t>
   </si>
   <si>
-    <t>Virginie Boone</t>
-[...1 lines deleted...]
-  <si>
     <t>Collector's Society Malbec</t>
   </si>
   <si>
     <t xml:space="preserve">Another stellar wine from this gorgeous vintage, the 2023 Malbec has 3% Cabernet Sauvignon and spent 20 months in 60% new French oak. The Malbec comes from both the estate and Quintessence and shows an exuberance of fresh blueberry, baking spice, and fresh acidity, the tannins supple and layered in dense, full-bodied, yet polished richness. There&amp;#8217;s a finishing touch of spicy dark chocolate that makes it all the more compelling. Hold and drink 2030-2040.
 </t>
   </si>
   <si>
     <t>Barolo Serra</t>
   </si>
   <si>
     <t xml:space="preserve">The 2022 Barolo Serra pours a medium garnet hue and delivers aromas of cinnamon, clove, cherries, compact red berries, and blood orange. The palate is medium-bodied yet structured, with muscular tannins and bright acidity that give the wine impressive power without heaviness. It was destemmed and fermented in stainless steel before aging in large barrels. Drink this structured Barolo over the coming 12-15 years. Drink 2027-2040.
 </t>
   </si>
   <si>
     <t>Barolo Mosconi</t>
   </si>
   <si>
     <t xml:space="preserve">The 2022 Barolo Mosconi pours a slightly deeper transparent ruby hue and opens with aromas of cherries, licorice, alpine herbs, mint, and fresh earth. The palate is medium-bodied and balanced with even tannins, bright acidity, and excellent length that give the wine another level of refinement in the range. It was destemmed and fermented in stainless steel before aging in large barrels. Drink this impressive Barolo over the coming decade or more. Drink 2026-2040.
 </t>
   </si>
   <si>
-    <t>BAROLO BUSSIA</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Assertive floral style for this Bussia with violets and dried roses, dried cherries and balsamic depth. Medium-bodied and floral flavored, showing dusty tannins with bony character, crisp acidity and a tight, austere finish. Drinkable now, but best from 2027.
 </t>
   </si>
   <si>
     <t>Collector's Society Cabernet Franc</t>
   </si>
   <si>
     <t xml:space="preserve">From a low-yielding and exceptional year, the 2023 Cabernet Franc is beautifully perfumed in wild berry fruit and fresh herb, full-bodied with balanced acidity. From Quintessence Block 19 and blended with 6% Cabernet Sauvignon, it spent 20 months in 100% new French oak and has a seamlessly creamy texture of tremendous polish and finesse. There&amp;#8217;s freshness beneath the power. This is an outstanding varietal wine from winemaker Stephanie Cohen and a showcase for Red Mountain Cab Franc, savory, herbal, and complete. Only 275 cases were produced. Hold and drink 2033-2043.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A spicy wine with aromas of licorice, dried flowers, bright red cherries, violets and blood oranges. Light-bodied, soft and extracted, with crisp acidity and a chalky finish.
 </t>
   </si>
   <si>
-    <t>Rosso</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">A rich, fleshy red, this is infused with black currant, blackberry, black cherry, smoke, iron and menthol flavors. There’s a dense matrix of tannins on the finish, yet this remains balanced in a more robust way. Sangiovese, Cabernet Sauvignon, Merlot and Syrah.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2022 Barolo Bussia pours a transparent red-orange hue and reveals aromas of tangerine, dried earth, ripe cranberries, and dried herbs. The palate is medium-bodied and graceful, with chalk-textured tannins, bright acidity, and citrus notes that frame the wine nicely. It was destemmed and fermented in stainless steel before aging in large barrels. Approachable upfront, it should show its best over the coming 12-15 years. Drink 2026-2040.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2023 Barbaresco Bric Turot pours a bright ruby hue and shows a touch of sweet oak spice that should integrate beautifully with time. Aromas of fresh raspberries, cranberries, and delicate incense emerge with impressive clarity. Medium-bodied, it has more depth and layered richness than the Barbaresco classico, with the vintage’s slightly firmer grip balanced by lovely freshness and tension. FD Destemmed and fermented in stainless steel and aged in large barrels, it should improve beautifully over the next several years. Drink 2026-2040
 </t>
   </si>
   <si>
     <t>93+</t>
   </si>
   <si>
     <t>Barolo Cerretta</t>
   </si>
   <si>
     <t xml:space="preserve">The 2022 Barolo Cerretta pours a bright ruby hue and is somewhat reserved on opening with aromas of redcurrants, strawberries, toasted incense, fresh sage, and sweet earth. The palate is medium-bodied and vibrant, offering bright raspberry fruit, refreshing acidity, and fine tannins that give the wine a Burgundian sense of finesse while remaining clearly Barolo in character. It was destemmed and fermented in stainless steel before aging in large barrels. Drink this outstanding Barolo over the coming 15 years. Drink 2027-2042.
 </t>
   </si>
   <si>
     <t xml:space="preserve">he 2022 Barolo Bussia pours a transparent red-orange hue and reveals aromas of tangerine, dried earth, ripe cranberries, and dried herbs. The palate is medium-bodied and graceful, with chalk-textured tannins, bright acidity, and citrus notes that frame the wine nicely. It was destemmed and fermented in stainless steel before aging in large barrels. Approachable upfront, it should show its best over the coming 12-15 years. Drink 2026-2040.
 </t>
   </si>
   <si>
-    <t>Barolo</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Coming from vineyards across Barolo, Monforte, Serralunga, and La Morra, the 2022 Barolo pours a bright ruby hue and reveals aromas of ripe raspberries, grenadine, pressed flowers, sweet tea leaf, and earthy undertones. The palate is medium-bodied, with broader, riper tannins, yet remains balanced and weightless with good freshness through the finish. It was destemmed and fermented in stainless steel before aging in large barrels. Drink this approachable Barolo over the coming decade. Drink 2026-2038.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Displaying a transparent jeweled ruby hue, the 2023 Barbaresco Secondine is sweetly perfumed with aromas of raspberries, sweet herbs, fresh flowers, and delicate white smoky incense. Medium-bodied, it has sweet tannins and a rounder frame that makes it delicious already, while still showing excellent balance and length. Drink 2026-2039.
 </t>
   </si>
   <si>
-    <t>Barbaresco DOCG</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Pouring a pale ruby color, the 2023 Barbaresco comes from vineyards in Barbaresco and Treiso, including fruit from Monteribaldi. It opens with a lifted and expressive bouquet of ripe strawberries, mixed berries, purple flowers, and dusty earth, with subtle darker undertones. Medium-bodied, it shows vibrant acidity, salinity, and bright fruit with wonderful length and energy. Destemmed and fermented in stainless steel and aged in large barrels, it’s already very appealing now but should age nicely as well. Drink 2026-2038.
 </t>
   </si>
   <si>
-    <t>Pinot Nero</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Savory notes of macchia, iron and tarry smoke lead the way in this elegant red before transitioning to reveal macerated cherry, plum skin and espresso crema on the palate. Creamy tannins are well-meshed with the fragrant profile, and the focused finish shows warm spice and mineral details.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Head oenologist Renzo Cotarella calls 1998 the ‘first great vintage’ of Guado al Tasso, thanks to the warmest summer temperatures until 2022. Evolved fragrances of black tea and macerated dark berries with some damp earth introduce a fleshy mouthful of dark cherry, herbs and spice, with some menthol and sottobosco. Fine, grippy tannins and good balance complete the picture. Drinking beautifully now. Poured from magnum (the best way to enjoy older vintages!).
 </t>
   </si>
   <si>
-    <t>James Button</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">This year saw Cabernet Franc used in the blend for the first time. Compared to 1998 tasted before, the 2007 is much more balsamic and leafy in character, with intensity and energy. Spicy in the mouth, it&amp;#8217;s a refined sip with super-fine, sandy tannins and vertical shape.
 </t>
   </si>
   <si>
     <t xml:space="preserve">I&amp;#8217;m a huge fan of Tuscany&amp;#8217;s 2013s at the moment, and Guado al Tasso doesn&amp;#8217;t disappoint. It&amp;#8217;s an inviting glass full of spicy and leafy Cabernet Franc aromatics (now up to 18% of the blend), while the sip is fleshy, supple and silky, more red-fruited than in the past and with plenty of vibrancy and tension. Superb.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Tasted alongside the release of the 2022 vintage at the winery, the 2016 Guado Al Tasso is a deep red color and is starting to show a more layered Mediterranean feel, with complex layers of leather, wild herbs, black truffle, cassis, and pressed floral perfume. In this vintage, they used a high portion of Cabernet Sauvignon (60%) along with 20% Cabernet Franc and Merlot. Full-bodied, it’s focused with good definition in its ripe tannins, spine of fresh acidity, exceptional purity, and mouthwatering finish, with lasting notes of salty earth. In this tasting, the 2016 held a slight edge over 2022, although both were exceptional. Drink 2025-2045.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2020 Guado Al Tasso pours an inky opaque red hue and reveals luxurious, layered aromas of sandalwood, cassis, boysenberry, lavender, and black olive. Fleshy and full-bodied, it fills the palate with ripe, sweet tannins and wonderful accents of salted dark chocolate on the finish. This is a wine that will certainly reward proper cellaring, but it already has a lot of the open-knit charm that’s characteristic of this vintage. Drink 2025-2045.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The nose is rich with notes of blackberries, black cherry and soil, while a white pepper undertone provides pop. On the supple, warm palate, berries continue leading the way, before a salty, chocolaty finish with another kick of pepper. Stoic tannins are balanced by lively, persistent acidity.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The Marchesi Antinori 2020 Bolgheri Superiore Guado al Tasso sees Cabernet Franc at over 30% of the blend in this vintage, with the rest going to Cabernet Sauvignon and 15% to 20% to Merlot. Matarocchio was not produced this year, and this wine benefits from the extra Cabernet Franc as a result. The 2019 and 2021 vintages of Guado al Tasso are quite concentrated and rich, whereas 2020 is leaner in texture, along the lines of the edition we saw made in 2010. There was rain in September. Managing Director Renzo Cotarella says he would not describe 2020 as a hot vintage because the rain did pose challenges at the end of the growing season. In Bolgheri on the Tuscan coast, budbreak is earlier than in other appellations, and the growing season is longer as a result. This is a benefit to the international varieties used here. The wine shows nice richness and intensity. The Cabernet Franc definitely comes through and adds the characteristic vertical lift and linearity that the grape is known for. You get black fruit, spice, white pepper and no signs of bitter stems or bramble. Sweet, almost milky tannins are interlocked with fresh acidity to give this wine good cellaring potential. The new oak was dialed back a bit in this vintage.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2020 Bolgheri Superiore Guado al Tasso is a rich, resonant wine that captures the
@@ -806,77 +1177,68 @@
   <si>
     <t xml:space="preserve">The 2021 Bolgheri Superiore Guado al Tasso is a very beautiful wine, but also quite a departure from the style that made it famous years ago. Readers will find an especially polished Guado al Tasso, a wine that emphasizes finesse more than power. Silky tannins wrap around a core of black cherry fruit, licorice, spice, mocha and new leather. Bright, saline undertones extend the exquisite finish. There&amp;#8217;s more Cabernet Franc in the blend these days, and that very much comes through in the wine’s crazy aromatic presence and feel. The 2021 spent 16 months in wood, three months in used French oak barrels during the malolactic fermentation and then 14 months in barrel (80% new) for the rest of its aging. Gorgeous.
 </t>
   </si>
   <si>
     <t xml:space="preserve">This is really well crafted, with ultra-fine tannins that spread across the palate. It’s medium-bodied with a balance of currant, dark chocolate and hazelnut character. It’s so long and persistent, with gorgeous sophistication and unctuousness at the finish. Extremely well done. Drinkable now, but event better in two or three years.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The Marchesi Antinori 2022 Bolgheri Superiore Guado al Tasso (a blend of 44% Cabernet Sauvignon, 31% Cabernet Franc and 25% Merlot) is an unexpected wine. I was prepared for more overt ripeness but instead was greeted by a delightful mineral note of graphite or lead pencil that gives much needed contouring to this full-bodied Tuscan red. The wine is velvety and richly textured at its core, but it is also seamless with very pleasurable sweetness. All new oak adds hints of vanilla and spice. If you follow this wine, you&amp;#8217;ll notice that the percentage of Cabernet Franc has been increasing in tiny notches over the years. &amp;#8220;Blending is key to achieving balance in a vintage like this,&amp;#8221; says Marchesi Antinori Managing Director Renzo Cotarella. Production this vintage is 140,000 bottles.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2022 Guado Al Tasso has a saturated purple/magenta color and is 44% Cabernet Sauvignon, 31% Cabernet Franc, and the rest Merlot. The nose shows off ripe primary fruit of fresh blueberries, blackberries, leather, violets, wet stone, and Mediterranean herbs. Full-bodied, it fills the palate but remains fresh and even, with plush, ripe tannins, delicate warming spice, and a long finish. While it has the richness and ripe fruit one comes to expect from this estate, it offers exceptional refinement as well. Drink 2027-2050. 138,480 bottles produced.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A complex and restrained wine with classic aromas of straw, cassis and carob and a touch of leaves. The palate is polished and full-bodied with smooth, refined tannins. Chewy in the finish, with refreshing acidity and a toasty Mediterranean aftertaste. Drinkable now, but best in two or three years.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2023 Guado al Tasso is dynamic and wonderfully complex right out of the gate. I especially admire its energy. Mocha, rose petal, mint, blood orange and red plum race across the palate, all supported by brisk acids. Beams of tannin lend considerable shape and momentum. An impressive wine in every way, the 2023 points to a new standard of finesse at Guado al Tasso.
 </t>
   </si>
   <si>
-    <t>Villa Cigliano</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">A big and juicy wine with lots of vanilla and light caramel, as well as ripe berries and orange peel. Full-bodied and very layered and rich. Flamboyant character. A new single-vineyard Chianti Classico from Antinori. Drink or hold.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Ripe aromas and flavors of boysenberry, pomegranate and blackberry are the major themes in this rich red, offset by muscular tannins. There’s a bridge of vivid acidity from start to finish. Best from 2028 through 2043. 496 cases made, 25 cases imported.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The nose offers aromas of freshly brewed coffee, vanilla bean, toasted coconut, and black cherries. That blackcherry element is accentuated by blackberries on the palate, while nuts provide balance. Citrus rides on the backs of refined, tiled tannins and a wave of warm acid lifts the finish.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2022 Chianti Classico Gran Selezione Villa Cigliano is a potent, driving wine. Dark red cherry, iron, white flowers, spice, leather and rose petal open with a bit of coaxing. This young Gran Selezione needs a ton of time to be at its very best. I find the 2022 a bit closed today, but I view that as a positive in terms of its aging potential. The 2022 could turn out to be better than the 2021. The Villa Cigliano was aged in French oak barrels, 50% new.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Extremely perfumed, with aromas of flowers and dark cherries. Medium-bodied with power, finesse and length. Wonderful now, with complexity and sophistication. Bright is the word. Drink or hold.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Fattoria San Sano</t>
   </si>
   <si>
     <t xml:space="preserve">A fluid red, yet bursting with tension, this exhibits cherry, raspberry, floral and mineral flavors. Well-defined by vibrant acidity, leaving fruit and mineral echoes on the persistent aftertaste. A racy style, with a firm grip in the end. Best from 2028 through 2045.
 </t>
   </si>
   <si>
     <t xml:space="preserve">What energy here, with crushed-stone, violet and blue-fruit character, as well as raspberry and stone. It’s medium-bodied with great linear character and length. Energetic acidity and drive. Great intensity and structure. Secure in its sense of place and character. A new single-vineyard Chianti Classico from Antinori. Drink or hold.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2022 Chianti Classico Gran Selezione Fattoria San Sano is a powerhouse. Inky dark fruit, graphite, liquorice, spice and mocha infuse the 2022 with tremendous textural richness. All of the saline energy typical of this site emerges with air, but the 2022 is a wine mostly of forward fruit and bold textures. The San Sano is aged in 12HL cask, an approach that works so well here. I can’t wait to see how it shows.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A unique wine showing deep and beautiful ripe cherries and plums with limestone and chalk. It’s medium- to full-bodied with fruit, brightness and energy that make it light and ripe at the same time. Creamy texture at the end. Gorgeous finish. Drinkable now, but will age beautifully. Drink or hold.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2023 Tignanello is a classy, polished wine. Soft and open-knit with lovely, forward fruit and bright acids, the 2023 is a total delight. Floral, spice and blood orange overtones meld into a core of red Sangiovese-driven fruit. There&amp;#8217;s a touch more Cabernet Franc in this year&amp;#8217;s blend. That comes through in the wine&amp;#8217;s aromatic presence. The 2023 is a juicy, midweight Tignanello that offers tons of immediacy and sheer appeal. It&amp;#8217;s finesse over power.
 </t>
   </si>
   <si>
     <t>Bramìto della Sala</t>
   </si>
   <si>
@@ -904,53 +1266,50 @@
   <si>
     <t xml:space="preserve">Rich and savory in the glass, the 2022 Bramìto della Sala slowly opens to show hints of
 young peach and apricot, crushed rocks and hints of cardamon. This is silky yet lifted in
 feel with ripe white pit fruits complemented by hints of vanilla bean and lemon custard.
 The 2022 finishes with admirable length and potency, as a bump of residual acidity
 maintains a lovely freshness. Bramìto della Sala remains one of the best values in Italian
 Chardonnay.
 </t>
   </si>
   <si>
     <t>Eric Guido</t>
   </si>
   <si>
     <t xml:space="preserve">This fresh white shows fine interplay between rich hints of creamed apple, persimmon, vanilla and biscuit, with notes of Meyer lemon peel and tangy salinity. Light- to medium-bodied and creamy on the palate, with a well-cut finish.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The Castello della Sala 2024 Chardonnay Bramìto della Sala shows hints of bergamot tea and chamomile. The wine is primary and fresh, with 40% of the fruit fermented in oak (with malolactic fermentation) and the rest in stainless steel. There is a citrusy note that adds verticality and brightness, and the wine has a hint of reduction that underlines the purity of its fruit. This pretty expression is full of tension and energy.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A waft of roasted nut on the nose enriches the palate&amp;#8217;s lively range of steeped apricot, Mandarin orange peel, pastry cream and chamomile notes. Racy acidity gives the complex profile fine definition and carries this on the well-spiced finish. Drink now through 2033.
 </t>
   </si>
   <si>
-    <t>Masseria Maime</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">A full-bodied, chocolaty and tasty red showing ripe plums, cinnamon, nutmeg, chocolate and cherries on the nose. It’s plush and ripe, with velvety tannins and lingering sweet-spice notes at the end. Drink now.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dark cherry and talcum powder with a touch of tree bark whirl in and out of the aromatics of the wine. The palate has juicy cherry, hibiscus, and woodsy characters. It finishes with mild tannins that are pretty upfront. 
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2023 Solaia offers up hints of blackberry, gravel, incense, dried herbs, mocha, tobacco, espresso and sweet French oak. There&amp;#8217;s a bit of youthful firmness in the tannin that needs time to soften, but that should not be an issue for long. Cabernet Sauvignon speaks with tremendous eloquence as hints of grilled herbs, tobacco, incense, leather and gravel stain the incisive finish. There&amp;#8217;s a lot of wine here.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The nose brings aromas of vanilla bean, freshly brewed coffee, Bing cherry, and wild strawberry. Raspberries join more strawberries and cherries on the palate, but earthy undertones and chalky tannins ground things and create a substantial mouthfeel.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2023 Poggio alle Nane is a terrific entry-level offering from Antinori&amp;#8217;s Le Mortelle estate. Plush contours wrap around a core of dark red cherry/plum fruit, blood orange, spice and new leather. Floral overtones lift the juicy, inviting finish. The 2023 is an absolute delight.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2022 Matarocchio, Guado al Tasso&amp;#8217;s 100% Cabernet Franc, is one of the most sophisticated, polished Matarocchios to date. It&amp;#8217;s a wine that speaks with a whisper rather than a shout. Open-knit aromatics meld into a core of vibrant, red-toned fruit. The Matarocchio typically needs a few years to be at its best, which I expect will be the case here as well. Production is down sharply to just 3,000 bottles, as opposed to the more typical 8,000-9,000.
 </t>
   </si>
   <si>
     <t>96+</t>
@@ -1063,190 +1422,172 @@
   </si>
   <si>
     <t xml:space="preserve">The aromas of dark cherries, bark, pine and orange peel come through clearly. The palate is medium- to full-bodied with firm and velvety tannins and a firm and savory finish. I like the freshness as well as the depth of fruit. Drinkable now, but better after 2028.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Light gold-hued, the 2023 Chardonnay A26 offers rocking aromatics of bright citrus, lemon blossom, crushed stone, and white flowers. Barrel fermented and aged six months in 83% new and 17% once-used French oak, it&amp;#8217;s medium-bodied and has a vibrant, focused mouthfeel with nicely integrated acidity and a great finish. It&amp;#8217;s a gorgeous, classic, impeccably made Chardonnay that should drink well for a decade. Drink 2025-2035.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Light in color but not intensity, this red is elegant, lacy and well-structured. Green olive, cherry, rose and wild rosemary flavors are underscored by a mineral element, while the texture remains silky and the aftertaste long and juicy. Best from 2028 through 2043. 1,947 cases imported.
 </t>
   </si>
   <si>
     <t>Brunello di Montalcino</t>
   </si>
   <si>
     <t xml:space="preserve">The 2021 Brunello di Montalcino wafts up with a pretty blend of citrus-tinged blackberries, violets and sweet spice. Textures of pure silk and cooling acidity beautifully complement racy red and black fruits. I love the momentum and purity here. It leaves a steely mineral concentration to mingle with fine tannins and inner rose tones. Year after year, Pian delle Vigne continues to improve through its graceful lift.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A lush and ripe wine with plums, black cherries, spices, chocolate and pressed violets on the nose. Firm, chalky tannins on the palate, with a medium to full body and crisp acidity. Tight, floral finish. Try from 2028.
 </t>
   </si>
   <si>
-    <t>Tenuta Cabernet Sauvignon</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Tenuta’s black cherry and dark-chocolate aromas are like a cakewalk in the Black Forest, accompanied by additional bursts of lemon zest and the mineral quality of plaster of Paris. Brawny tannins and puckering acidity provide a firm foundation for the wine’s complex flavors of dark raspberries, orange, saline and oak spices. This is an elegant sipping experience that you can enjoy from now–2049.
 </t>
   </si>
   <si>
     <t>Michael Alberty</t>
   </si>
   <si>
     <t xml:space="preserve">If you’re looking for a leaner, lighter Napa white, this is a good choice. A light body, rather low alcohol and lots of bright, appetizing herb and citrus flavors distinguish this wine. So refreshing and savory with sweet peas, parsley and shallots. Drink now.
 </t>
   </si>
   <si>
     <t>Jim Gordon</t>
   </si>
   <si>
     <t xml:space="preserve">This is light and more on the elegant side, offering cherry, strawberry, hay, green olive and iron flavors. It&amp;#8217;s lively and resonant, picking up a line of powdery tannins as it winds down on the finish. Vibrant and long in the end. Best from 2029 through 2045. 300 cases imported.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A complex and austere wine with sleek aromas of red cherries, red currants, wax, violets and licorice. Full-bodied, it shows velvety tannins, a full-bodied palate, integrated and refreshing acidity and a crisp, chewy finish. A graceful interpretation of Bussia. Drink or hold.
 </t>
   </si>
   <si>
     <t xml:space="preserve">This is fresh and juicy, straddling a fine line between finesse and power. Fading cherry, strawberry, green olive and underbrush flavors are aligned with a layer of iron. There are still dense tannins, yet this has settled into a nice groove. Persistent finish. Best from 2027 through 2045.—B.S.
 </t>
   </si>
   <si>
     <t>Vigna Ferrovia Riserva</t>
   </si>
   <si>
     <t xml:space="preserve">The nose is a mix of tart and sweet cherries and berries, with peonies and rose petals overhead. The palate is denser, with notes of strawberry fruit leather and dried Mission fig on a foundation of dirt, but the floral and citrus elements still make themselves known. Grippy tannins lift a pop of acid and pepper on the finish.
 </t>
   </si>
   <si>
-    <t>BOTROSECCO</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">On the nose, ripe blackberries introduce themselves first, then are followed by the tang of top soil, blood orange, and pepper. Black cherries join more sweet blackberries on the palate, before the whole thing is coated in dark chocolate and sturdy, grippy tannins.
 </t>
   </si>
   <si>
     <t>Santa Pia Vino Nobile</t>
   </si>
   <si>
     <t xml:space="preserve">On the nose, black cherries, wild fennel, and blood orange sparkle above a top soil foundation. The cherries ripen on the palate and are joined by berries, while undertones of licorice and coffee maintain balance. A wine that is both warm and fresh.
 </t>
   </si>
   <si>
-    <t>Galantas</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Cabernet Franc grows on both sides of the Andes Mountains in South America. This wine from the Maipo Valley shows a balanced nose of red plums and hints of herbs. The palate presents fine and firm tannins, supporting juicy blackberries and ripe cherries. A dash of paprika adds an extra layer of flavors
 </t>
   </si>
   <si>
     <t>Ecral Gran Reserva</t>
   </si>
   <si>
     <t xml:space="preserve">The nose presents cherry aromas that echo on the palate of this full-bodied Carménère. Ripe berry flavors glide over a soft texture, leading to a long finish.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Youthful, concentrated and tannic, 2021 Matarocchio shows lots of promise for the future but is too young to fully enjoy now. It&amp;#8217;s a very balsamic wine, full of menthol and herb aromas alongside precise red and black berries and chocolate from the oak. In the mouth it&amp;#8217;s super-bright and energetic, with succulent acidity and all that oak showing as a distinct woodiness that will settle down with time. Long and powerful, with vertical shape and lots of structure.
 </t>
   </si>
   <si>
-    <t>Scalabrone</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">A gentle rose-pink hue belies a savory, invigorating nose of pink grapefruit, wild herbs and crushed rocks. Wild cherries and strawberries headline the palate, while undertones of citrus, crushed rocks and salt, then acid keeps the energy level high.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The latest vintage of this classic Washington State Cabernet Sauvignon is elegance and balance personified. Col Solare’s blackberry and black-coffee aromas are pierced by bits of caramel and cigar box. Bright acidity then joins forces with silky tannins to escort the wine’s tart boysenberry, cinnamon, bittersweet dark chocolate, and cedar flavors. This wine will make a nice match for roast beef and Yorkshire pudding. Enjoy from now– 2037.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A pure beam of ripe black currant and boysenberry fruit flavor drives this balanced red, layered with fine, sandy tannins and a delicate range of leafy herb, star anise and mocha accents. Drink now through 2032. 800 cases imported. 
 </t>
   </si>
   <si>
     <t xml:space="preserve">The layered nose opens earthy and savory, then turns sweet with fresh blackberries and black cherries, before finishing with a hint of heat and spice. Figs and more black cherries ripen on the palate, but that peppery heat continues to make itself known, and the initial cool earthiness holds true as a foundation.
 </t>
   </si>
   <si>
-    <t>Proficio</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">The 2023 Proficio takes all the signatures of this site and turns up the volume to the maximum. Huge aromatics, deep, pliant fruit and imposing structure make for quite the marriage. This potent, structured wine is going to need a number of years to be at its finest. Today, it is quite the powerhouse. The bruising tannins need time to soften. Let&amp;#8217;s see where this goes.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2023 Cabernet Sauvignon S.L.V. is a deep, powerful wine. Black cherry, plum, espresso, menthol and dried herbs infuse the 2022 with tons of aromatic complexity. Beams of tannin confer gravitas to this brooding, imposing young Cabernet Sauvignon. The 2023 offers an intriguing mix of the power that is typical of this site tempered by the restraint of this cold, late-ripening year.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2024 Cabernet Sauvignon S.L.V. is a very promising young wine. It possesses notable power and richness, both of which reinforce an impression of somber intensity and virile power. This potent, backward Cabernet Sauvignon is going to need some time to come together. It appears to have a bright future, but I expect it will always be a powerhouse. The oak is not totally integrated yet, but this is a barrel sample.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2023 Cabernet Sauvignon Fay is fabulous. Medium in body and deep, with notable energy, the 2023 is a hugely promising wine. Dark blue/purplish fruit, menthol, licorice, cloves and graphite are all finely sketched. This gracious, elegant wine is all class. 
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2024 Cabernet Sauvignon Fay is shaping up to be a gem. My impression is that it will surpass the 2023, as it possesses notable mid-palate texture and impeccable balance. Dark blue/purplish fruit, lavender, sage and spice fill out the layers effortlessly. Graphite, pencil shavings and menthol are some of the many notes that shape the vivid, striking finish.
 </t>
   </si>
   <si>
     <t>96-98</t>
   </si>
   <si>
     <t xml:space="preserve">The 2023 Chardonnay Karia is a delicate, nuanced wine. Citrus peel, white flowers, chalk, mint and floral overtones are beautifully delineated. This classy, polished Chardonnay is a delight.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2024 Chardonnay Karia is heady and racy from start to finish. Lemon confit, tangerine oil, marzipan and white flowers are beautifully laced together. The Karia offers a striking mix of vintage 2024 richness tempered by partially blocked malolactic fermentation.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2023 Sauvignon Blanc Aveta is bright, crisp and steely. Lemon peel, white pepper, slate and chalk are nicely delineated in this vibrant, chiseled Sauvignon Blanc.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2024 Sauvignon Blanc Aveta is a wild, exuberant wine. Pear, lemon oil, white pepper and sweet perfumed notes are front and center. There&amp;#8217;s lovely textural depth, along with strong tropical inflections that add an exotic flair.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2022 Cabernet Sauvignon Artemis is a terrific introduction to the range. Soft contours wrap around a core of red-toned fruit, spice, tobacco and cedar. All the elements are so well balanced. This mid-weight, supple Cabernet Sauvignon is a total delight. 
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2023 Cabernet Sauvignon Artemis is fabulous. Black cherry, plum, lavender, licorice and chocolate are front and center. Brisk acids lend freshness to this boisterous, hugely delicious Cabernet Sauvignon. Best of all, the 2023 is a terrific value. It will drink well on release.
 </t>
   </si>
   <si>
-    <t>Cervaro della Sala</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Attractive nose of ripe mangoes, pineapple and grilled lemons with some toasty, nutty notes and hints of smoky minerality. Cardamom and pie crust, too. It’s full-bodied, nervy and juicy, with bright acidity and savory nuances. It’s layered and long and it builds up on the palate, with vibrant, spicy notes of candied ginger, dried lemons and bitter citrus peel. Truly the Montrachet of Italy. Drink or hold.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2023 Cabernet Sauvignon Townsend Vineyard is one of the best wines I have ever tasted from Antinori&amp;#8217;s Atlas Peak property. Soaring aromatics meld into a core of dark red/purplish fruit, blood orange, lavender, rose petal and espresso. This vivid Cabernet Sauvignon is quite simply tremendous. The long, sustained finish is exceptional.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2024 Chardonnay A26 is dynamic and explosive in the glass. Lemon oil, mint, white pepper, slate and chalk are some of the notes that inform this deep, layered Chardonnay. This builds beautifully with a bit of time in the glass.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2023 Cabernet Franc is a very pretty and expressive wine. Strong floral and savory notes scream out of the glass. This site, at around 1,600 feet in elevation, yields a Franc of tremendous distinction and character. Time in the glass reveals myriad shades of dimension. The 2023 is going to need a bit of time to soften, but it is impressive in the early going.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Showing a soothing dark color and rich concentration, the Marchesi Antinori 2022 Chianti Classico Riserva Villa Antinori draws its fruit from across the appellation. This is a silky, satiny wine with good fruit and dimension and an accessible personality. It closes with sweet tannins and a hint of elegant chalkiness for good measure.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Rich and fruit-forward, the Marchesi Antinori 2022 Tignanello very much respects the vintage that tends to deliver more concentration and volume overall. It delivers extra fruit weight with a velvety, satiny feel over a generous mouthfeel. Tignanello offers blackcurrant and cherry, but there is a mineral note that keeps things focused. This is a beautiful expression of the vintage, with excellent work done to execute soft tannins, texture and length.
 </t>
   </si>
   <si>
     <t xml:space="preserve">This is a classy and very elegant expression. The Marchesi Antinori 2022 Solaia is 80% Cabernet Sauvignon with smaller parts Cabernet Franc and Sangiovese. The tannins are beautiful in this wine, very well managed with silky and chalky results. The wine unfolds beautifully over the palate, offering generous richness and seamless fruit flavors that range from blackberry to tart plum. There is never a formula for making this wine, but the best vintages of Solaia show that seamless quality that is a hallmark. You get that here in what is perhaps more accessible packaging. Some 20% of production is sold on the Place de Bordeaux.
@@ -1261,53 +1602,50 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2021 Barolo Mosconi is one of the best and most complex wines I have tasted from Prunotto in some time. All the weight and muscle of Mosconi comes through in a potent, explosive Barolo endowed with fabulous depth. Macerated cherry, rose petal, incense, blood orange and dried herbs ll out the layers. There&amp;#8217;s so much to like here.
 </t>
   </si>
   <si>
     <t>Fiano</t>
   </si>
   <si>
     <t xml:space="preserve">The organic Tenuta Bocca di Lupo 2023 Fiano di Bocca di Lupo is fermented in tonneau and remained a little shy when I tasted it, opening slowly to orchard fruit and a green note of apple or pear. Active limestone makes this wine different from Fiano that you would find in the neighboring Campania region (with volcanic soils). This wine closes with upfront freshness and elegant textural silkiness.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The organic Tenuta Bocca di Lupo 2024 Castel del Monte Chardonnay Pietrabianca is blended with 10% Fiano in a supporting role. The vineyards are planted on calcareous soils, resulting in good freshness, salty sensations with preserved lemon, orchard fruit and tropical tones. The wine feels glossy in texture and proceeds with an honest or down-to-earth personality. If you&amp;#8217;re going to go for a slightly more structured white wine from Puglia, this is a good choice.
 </t>
   </si>
   <si>
     <t>Arso</t>
   </si>
   <si>
     <t xml:space="preserve">The Tenuta Bocca di Lupo 2021 Cabernet Franc Arso represents a new project for this Puglia estate owned by the Antinori family of Tuscany. Cabernet Franc is a grape they have planted in various family-run estates throughout Italy, and they remain very enthusiastic with the results. Cabernet Sauvignon, they worried, might render results that are too dark and heavy in this hot region. With a mere 2,387 bottles produced, this Cabernet Franc shows the muscle and power of Puglia with exuberant fruit, peppercorn and pencil shavings. The tannins are resolved, and only at the end do you feel some of the sun-ripened and raisiny aromas that are characteristic of this part of Southern Italy. Arso is envisaged as top-shelf wine that celebrates winemaking excellence in Puglia.
 </t>
   </si>
   <si>
-    <t>Bocca di Lupo</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Aglianico can often taste too astringent because the grape is naturally high in tannins The winemaking team at Tenuta Bocca di Lupo removes the seeds by letting them fall to the bottom of the tank during pump-overs. This extra step achieves softer or more polymerized tannins in the finished wine. The 2021 Castel del Monte Aglianico is a gentle giant with dark fruit, grilled herb and dark spice. I could imagine lamb ribs on the grill as a delicious food match. The wine ends with drying tannins, but the effect is not bitter because plenty of dark fruit remains throughout.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A much cooler vintage than the 2022, with nearly three weeks difference in pick dates, and it is quitea lovely wine showing such a puirty of wet slate minerality that lifts out of the glass nuanced by bright white flowers, limey brightness with lemony richness and long nuanced character of crushed almonds with more wildflower notes of jasmine and more wet rock minerality carrying the lengthy, slightly sipcy and clean finish. There&amp;#8217;s a coolness and complexity to this white that you can’t put the glass down. You want to keep smelling over and over, and before you know it, the bottle is gone and only the scent of orchard fruit, wildflowers, and wet slate lingers in your glass.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2021 Barolo Bussia is a heady, beguiling wine. Dark fruit, spice, herbs, licorice and balsamic notes open in a mysterious, complex Barolo that reveals myriad shades of nuance over time. Muscular tannins appear on the mid-palate and finish as this deceptively mid-weight Barolo opens with a bit of coaxing. There&amp;#8217;s a lot of wine here. I can&amp;#8217;t wait to see how this ages.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2021 Barolo Cerretta is laced with kirsch, cinnamon, dried flowers and a kick of orange peel, all of which convey sensuality. Medium in body, with silky, polished tannins, the 2021 is an attractive Barolo that will drink well with minimal cellaring. Floral top notes reverberate on the polished finish.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2021 Barolo is a very pretty entry-level offering from Prunotto. Dried cherry, cedar, pipe tobacco and orange peel lend lovely aromatic presence to match the Barolo&amp;#8217;s midweight personality. I would not wait too long on the 2021, as it is already quite open.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2022 Barbaresco Bric Turot opens with hints of baking spice, new leather, cedar, sweet pipe tobacco and menthol. Aromatic and pliant, with lovely balance, the 2022 is a delight to taste. In this vintage, the Bric Turot is quite open and accessible, even in the early going. I would not wait too long, given the wine&amp;#8217;s mid-weight structure.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dried figs and black cherries headline the nose, while undertones of pepper, earth, and stones provide balance. The palate has a similar feel, with a mix of sweet and tart blackberries leading the way, accompanied by earth and pepper, before an intensely spiced finish of cinnamon and cloves. Tannins are polished and slick.
@@ -1385,53 +1723,50 @@
   <si>
     <t xml:space="preserve">A pleasing balance of rich flavor, mouthwatering acidity, and verve deliver. This Chardonnay captures combine the aromatic lift of citrus blossoms, with flavors of crisp nectarine, spice and a hint of guava. Delicious
 </t>
   </si>
   <si>
     <t xml:space="preserve">An enticing nose of dried grasses, and yellow fruits leads into a nicely balanced Sauvignon Blanc with mouthwatering acidity and a pleasing mouthfeel.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A hint more restrained at first than its sibling, the special cru delivers all the indulgent pleasures one expects of Antinori’s Brunello, but with an added edge that gives this bottle a very recognizable personality of its own.
 </t>
   </si>
   <si>
     <t xml:space="preserve">There’s depth and breadth to this solidly built red, along with black cherry, blackberry, earth and iron flavors. Juicy and well-structured, with a fresh feel on the lingering finish. Sangiovese, Merlot and Syrah. Best from 2026 through 2037. 18,500 cases imported.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Bright black cherry and black currant fruit is shaded by bell pepper, bay leaf and light vanilla accents in this supple red. Charming and harmonious, with a light grip on the finish. Cabernet Sauvignon and Cabernet Franc. Drink now through 2029. 13,333 cases made, 50 cases imported.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A sculpted red, with a dark core of cassis, black plum and mulberry fruit flavors layered with fine-grained tannins. Tightly meshed at first, opening to reveal base notes of tar, espresso and black olive, along with a fragrant thread of bay leaf, paprika and pipe smoke that lingers on the firm finish. Best from 2026 through 2036. 120 cases imported.
 </t>
   </si>
   <si>
-    <t>Pitío</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">A first from here and really fantastic, offering blackcurrants and hints of fresh herbs, such as subtle mint and spearmint. It’s medium-bodied with ultra-fine tannins and goes on for minutes. Terrific length. Finesse and sophistication. A blend of 95% cabernet sauvignon and 5% cabernet franc from two single vineyards, one cabernet sauvignon and the other cabernet franc. Best in three to four years.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The nose opens with salted dark chocolate, Luxardo cherries, pomegranate syrup and espresso, then aromas of new leather and crushed rocks emerge. The palate is full of bitter chocolate and sweet and tart berries, and has a gleaming knife’s edge of metallic tang. Refined tannins and lots of acid. 
 </t>
   </si>
   <si>
     <t>Vinsanto del Chianti Classico</t>
   </si>
   <si>
     <t>Marchese Antinori</t>
   </si>
   <si>
     <t xml:space="preserve">Apricot, caramel and orange flavors, plus a hint of chocolate, mark this elegant Vin Santo. Fresh and well-defined, with vibrant acidity driving the orange peel, caramel and salty, mineral aftertaste. Trebbiano and Malvasia. Drink now through 2040. 60 cases imported.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2022 Chianti Classico Riserva Villa Antinori is a deep, fleshy wine. Black cherry, spice, leather, mocha and dried herbs are nicely fleshed out. This soft, resonant Riserva offers tons of early appeal and immediacy. Plush contours wrap it all together in style.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2022 Chianti Classico Riserva Marchese Antinori is terrific. Soft and pliant, with fabulous balance, the 2022 is a total charmer. Antinori&amp;#8217;s style today, one that favors a lighter hand than in the past, works so well here. Succulent red cherry, spice, new leather and rose petal are front and center. All of this fruit is from Antinori&amp;#8217;s Tignanello property. It captures all the essence of site in a more approachable style that is undeniably appealing.
 </t>
   </si>
@@ -1535,53 +1870,50 @@
     <t xml:space="preserve">The nose is sweetly enchanting, with aromas of milk chocolate, Mission figs, dried cherries, orange peel and wild mint. On the palate, pomegranate joins more cherries, figs and sweet citrus, while undertones of bitter cocoa provide balance. Tannins are refined, but substantial.
 </t>
   </si>
   <si>
     <t>Trentangeli</t>
   </si>
   <si>
     <t xml:space="preserve">The nose is fresh and warm, with aromas of dried cranberries and cherries, hibiscus and blood orange, with a delicate rose water spritz and then the metallic tang of graphite. On the palate, citrus lifts up ripe bright cherries and strawberries, but firm tannins and serious acid reveal impressive depth.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The nose has the floral, slightly crisp sweetness of Mandarin blossom, rose petal, vanilla and new leather. The palate opens with a similar feel, as fresh Bing cherries and sliced oranges come first, before tangy, iron-rich soil and dark chocolate take over. Very finely grained, carefully stitched tannins create a silken mouthfeel.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Aromas of sour cherry, raspberry, top soil, rose petals, pencil shavings and blood orange set up a palate that first leans into the floral, sweet element with more fresh, ripe berries, before more of those tangy, metallic earth tones punch through on the backs of coiled, springy tannins.
 </t>
   </si>
   <si>
     <t xml:space="preserve">On the nose, savory top soil, espresso and black pepper balance blackberries and black cherries. The cohesive palate is simultaneously spicy and dense with ripe but still tart and snappy fruit, and has a finish of spicy pepper, earth and a bit of bitter citrus pith.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A light note of mint emerges from the glass of this Maipo Valley Cabernet. The fruit takes center stage, with flavors of fresh, juicy blackberries and hints of licorice. Soft tannins and good acidity bring energy to the minty finish. Best Buy.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Albis</t>
   </si>
   <si>
     <t xml:space="preserve">After a few minutes in the glass, this full-bodied blend of Cabernet Sauvignon and Carmenère from the Maipo Valley begins to reveal its layers. The fruit-forward nose is accented by pink peppercorn. An intense palate of berry jam and meaty notes feels juicy and silky. It finishes long, with sage and wood spices extending the experience.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The nose is primarily sweet and citrusy, but a slight nuttiness makes itself known before intensifying on the palate, creating a more even balance with the enduring citrus. Mouthfilling and rich, even as a notable acidity is present. A thoughtfully constructed wine.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Advance. Embargo lifts 5/19
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2021 Barolo Cerretta has a medium ruby hue and is lifted on the nose with more spice and anise, blood orange, candied cherries, and rosemary. The palate has a broader, more full-bodied feel, with ripe tannins, but it remains stylistically elegant and light on its feet. The fruit lasts long on the palate. Drink 2025-2040.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A translucent medium ruby hue, the 2022 Barbaresco is zesty and spicy on the nose with forward notes of anise, orange zest, fresh mint, cranberry, and dried earth. The palate shows the fruity and sunny side of the vintage, and it’s medium-framed and light on its feet, with a clean and easygoing feel. It’s not the most profound wine, but it offers a lot of immediate appeal. Drink 2025-2032.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Moving on to the last of the Barbaresco from Prunotto, the 2022 Barbaresco Bric Turot exhibits a slightly deeper ruby hue and takes on a more complete feel in the glass, with aromas that are just a bit more nuanced on the nose, featuring notes of grenadine, pressed flowers, fennel, and menthol. The palate is snappy with refreshing, ripe acidity, silky tannins, and its sweetly perfumed fruit lasting on the finish. It&amp;#8217;s another very well done wine that has the bones to age a bit further perhaps. Drink 2025-2040.
 </t>
   </si>
@@ -1868,105 +2200,99 @@
   <si>
     <t xml:space="preserve">The 2021 Cabernet Sauvignon S.L.V. is upfront and perfumed yet still plays in the more inward, structured style of the vintage. Red and black currants, spicy oak, graphite, and smoked tobacco are just some of its nuances, and this remarkable effort is full-bodied on the palate, with ripe, velvety tannins, a great mid-palate, and fabulous length on the finish.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2021 Cabernet Sauvignon Fay comes from a single vineyard in the Stags Leap District and is based on almost 100% Cabernet Sauvignon (there can be a splash of Cabernet Franc) that spent 21 months in new French oak. It&amp;#8217;s a sensational wine (as are all these 2021s from Stag&amp;#8217;s Leap Wine Cellars) that has full-bodied richness and depth, flawless overall balance, and complex notes of red and black fruit, crushed stone, spicy oak, iron, and liquid flowers. Concentrated, deep, and layered, with a regal, structured style, it needs to be forgotten for 5-7 years and will keep for 30+ years.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Aged 21 months in new barrels, the tiny production 2021 Cabernet Sauvignon Cask 23 is brooding and inward yet has incredible purity in its darker currant and cassis-like fruit as well as subtle smoked tobacco, crushed stone, liquid violet, and graphite-driven nuances. These carry to a deep, layered, sensationally concentrated Cabernet that has sweet yet building tannins, a seamless mouthfeel, flawless balance, and a great, great finish. It needs to be hidden for a decade if you can, but this is a legend in the making and will have 50+ years or more overall longevity if well stored. For the technical geeks out there, the alcohol is 14.8% and its pH is 3.72.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A consistently good value, the 2021 Cabernet Sauvignon Artemis is 98% Cabernet Sauvignon, 1% Cabernet Franc, and the balance Malbec and Merlot. Its deep purple hue is followed by a gorgeous perfume of crème de cassis, spicy oak, and flowers. This carries to a medium to full-bodied, pure, balanced, silky 2021 that has the vintage&amp;#8217;s pure, focused, elegant style, good mid-palate depth, and a great finish.
 </t>
   </si>
   <si>
     <t xml:space="preserve">This has a dusty nose with aromas of cherries, crushed stones, dried flowers and hints of nutmeg. Subtle and delicate on the palate, it has a medium body with a polished texture and a sleek aftertaste. Better from 2027.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Exciting minerality with a subtle, savory layer of grilled citrus and plums. Touches of iron and savory baking spices, too. This is bright and incisive, with nuanced flavors and dusty, crumbled tannins. Long, minerally and expressive already. A joy to drink now, but can hold.
 </t>
   </si>
   <si>
-    <t>Zekun Shuai</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Walnuts, cherry stones, strawberries and tobacco on the nose. It’s full-bodied and well framed, with fine, lightly chalky tannins. Lots of finesse and length. Drink after 2025.
 </t>
   </si>
   <si>
     <t xml:space="preserve">This offers ripe cherries, peach skin, red spices and hints of orange peel on the nose. Juicy and fleshy, it has a medium body, firm tannins and impressive volume and length. Already very attractive, yet better from 2027.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Vinous and fragrant nose of strawberries and fresh violets with touches of cinnamon, rhubarb and pepper. Light-bodied on the palate, it shows drinkability, silkiness, crisp acidity and a graceful aftertaste. Drink now.
 </t>
   </si>
   <si>
     <t xml:space="preserve">This is a wonderfully polished and creamy red. Notes of chocolate biscuits, dark plums, cloves and dark cherries on the nose, as well as some graphite, followed by a full-bodied, plush and supple palate. Merlot. Drink now or hold.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Lemon curd, honeysuckle, chopped apples and pears on the nose, plus some vanilla. It’s soft and creamy with medium to full body and pretty floral influences. From organically grown grapes. Drink now.
 </t>
   </si>
   <si>
     <t xml:space="preserve">A blend of 98% Cabernet Sauvignon, 1% Cabernet Franc, and half a % each of Malbec and Merlot, aged 15 months in 33% new French oak. The bottling includes the following sources: 51% Atlas Peak District; 14% Battuello Vineyard in St. Helena, 12% Arcadia Vineyard in Coombsville and 5% Twin Creeks Vineyard in Wooden Valley (in Suisun Valley) and from sources in Stags Leap. Super approachable and fairly easy-drinking at the pull of the cork. Youthful blue fruit aromatics mingle with blackberry, graphite, and violet florals. Full-bodied with fine-grained satiny tannins and the same exuberant blue and black fruit, tinged with cinnamon and Mexican mocha through a lengthy slate-stone and cedarwood-rich finish.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2022 Poggio alle Nane is quite a bit more interesting than the 2021 tasted alongside it. There&amp;#8217;s more depth, greater textural richness and finer integration of oak here. Black cherry plum, mocha, spice and new leather build as this showy Maremma red opens in this glass. It’s a striking wine from the team at Le Mortelle.
 </t>
   </si>
   <si>
     <t xml:space="preserve">This Chardonnay offers a flavorful balance of rich spices and mouthwatering length. Fully ripe yellow fruits are robed in glittering spices coupled with an savory and stony character that brings additional depth. Oak notes are palate coating while harmonious through a long finish.
 </t>
   </si>
   <si>
     <t xml:space="preserve">There&amp;#8217;s a dark core of ripe black plum, mulberry and sun-dried black cherry fruit in this refined red, backed by lively acidity. Medium-bodied and balanced, with the fruit profile enmeshed with fine, taut tannins and notes of bay leaf, black licorice, minerals and sandalwood. Drink now through 2032. 2,000 cases imported.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Creamy and chocolaty with notes of dark cherries and mulberries as well as sweet licorice, caramel and dried flowers. Full-bodied with velvety tannins and succulent fruit. Juicy acidity and a lingering finish. Drink or hold.
 </t>
   </si>
   <si>
     <t>Furia</t>
   </si>
   <si>
     <t xml:space="preserve">This sleek rosé is lightly mouthwatering and well-knit, with a pretty mix of nectarine, pink grapefruit granita, honeysuckle and pickled ginger notes through the creamy, lingering finish. Negroamaro, Syrah and Cabernet Sauvignon. Drink now. 200 cases imported.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Delivers a lovely burst of boysenberry and mulberry puree flavors that glide through, marrying well with judicious accents of glossy toast, anise, sweet tobacco and apple wood through the finish. Drink now through 2036. 87,500 cases made.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>James Molesworth</t>
   </si>
   <si>
     <t xml:space="preserve">Generous flavors of boysenberry, plum, spiced cocoa and vanilla bean are carried on a structure of succulent tannins and persistent, mouthwatering acidity that invites another sip. This wine includes hints of Cabernet Franc, Malbec and Merlot to enhance aromatic freshness.
 </t>
   </si>
   <si>
     <t xml:space="preserve">This supple but structured wine is sourced from various parts of the valley, yet still has the gentle power of the Stags Leap District. Suave oak spices, rich dark fruit and a full body give a generous, broad feel that is nicely freshened by fine-grained tannins. Drink now or hold.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The only one of these releases to contain purchased fruit, the 2021 Cabernet Sauvignon Artemis draws from such diverse sources as Atlas Peak, Calistoga, Coombsville, Saint Helena and Wooden Valley. It&amp;#8217;s rather fresh and primary, with almost grapey notes, black cherries and cassis. In the mouth, it&amp;#8217;s full-bodied and plush, with a soft, velvety finish. A nice step up in quality over the 2020 version, it should drink well for up to a decade.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Approximately three-fourths of the 2022 Cabernet Sauvignon Artemis comes from Atlas Peak, where the Antinoris have a substantial vineyard. It&amp;#8217;s reasonably floral and fresh on the nose, with hints of violets alongside cherries and redcurrants. Full-bodied and round, it may lack a bit of richness and depth compared to the 2021, but it&amp;#8217;s a supple, easy-drinking effort that won&amp;#8217;t disappoint unless you&amp;#8217;re expecting single-vineyard quality.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2021 Barbaresco Bric Turot offers all the classicism of Treiso in its deeply-pitched, spiced personality and structural feel. Dark red-toned fruit, cloves, leather, orange peel and saddle leather give the 2021 lovely exotic elements that add to its beguiling personality. Clean mineral notes extend the finish.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2020 Barolo Bussia is an elegant, beguiling wine. It offers all the intense spice and balsamic character typical of Bussia, with a bit more presence and overall body than the other wines in the range. It’s a combination that works quite well. This is impeccably done.
 </t>
   </si>
@@ -2155,53 +2481,50 @@
   </si>
   <si>
     <t>08/14/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Savory flavors and a pleasing richness are well matched with succulent while abundant tannins and juicy length. This iconic wine features flavors of blackberry and refreshing dried herbs spun through with spices. Attractive and satisfying.
 </t>
   </si>
   <si>
     <t>11/30/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Savory, generous and impressive, this icon of a wine from the famed Fay vineyard flows through the mouth with flavors of cedar, sage and thyme. Richly flavored, concentrated and mouthwatering, this is a wine to savor. An impressive balance of succulent tannins and juicy acidity bring energy and great length
 </t>
   </si>
   <si>
     <t xml:space="preserve">This is loaded with gorgeous flavors of boysenberry, mulberry and blackberry puree that maintain a sleek and refined feel as violet, iris and anise notes add range, lift and energy. A super fine-grained feel completes the seduction on the lengthy finish, where subtle minerality chimes prettily. Drink now through 2042. From California.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Balanced and supple, this red has a smoky undertone to its black cherry and blackberry fruit. Graphite and rosemary accents join the long finish.
 </t>
   </si>
   <si>
     <t>06/06/2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>Best Value</t>
   </si>
   <si>
     <t>Chianti Superiore</t>
   </si>
   <si>
     <t xml:space="preserve">Offering cherry, raspberry and smoke flavors backed by lively acidity and light tannins, this juicy red is charming and ready to enjoy. Drink now through 2026. 6,500 cases imported.
 </t>
   </si>
   <si>
     <t>08/05/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Balanced and moderately long, this bright, fruity red offers cherry, strawberry and light earth flavors in a charming, approachable profile. Sangiovese, Merlot and Syrah. Drink now through 2028. 18,500 cases imported.
 </t>
   </si>
   <si>
     <t xml:space="preserve">An intensely flavored white, delivering notes of white flowers, passion fruit, peach, apple and spices, with a hint of wild Mediterranean herbs. Harmonious and succulent, this persists on the aftertaste. Drink now through 2028. 7,500 cases imported. From Italy.
 </t>
   </si>
   <si>
     <t>07/29/2024</t>
   </si>
   <si>
     <t>Highly Recommended</t>
   </si>
@@ -2764,53 +3087,50 @@
   <si>
     <t xml:space="preserve">Sweet black cherries with some blackberries, as well as cherry blossom in both the nose and palate. Medium to full body with firm tannins and a chewy finish, but it will soften and come together nicely with bottle age. Try after 2025.
 </t>
   </si>
   <si>
     <t>09/25/2023</t>
   </si>
   <si>
     <t xml:space="preserve">The 2022 Chianti Classico Pèppoli, the entry-level offering from Antinori, is a fine introduction to the year that shows just how compelling this vintage can be. Bright, floral and beautifully lifted, the 2022 is all class. The understated, refreshing style is so compelling.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Cherries, strawberries and ripe tomatoes pop off the nose of this Chianti Classico standby from Antinori, with more classic notes of wild fennel, soil and balsamic vinegar arriving after a moment. The palate is fresh and bright with more cherries, joined with figs and plums, before hints of dark chocolate. Dusty tannins highlight earthy undertones for a savory contrast.
 </t>
   </si>
   <si>
     <t xml:space="preserve">The 2022 Chianti Classico Peppoli is a youthful ruby magenta, and is highly expressive with lively aromas of grenadine, tangerine, fresh flowers, and fresh oregano. This carries seamlessly to the palate keeping all the buoyant vibrancy and fruit through a well-balanced and polished finish. It has fine tannins, and a flourish of toasted smoke cedar spice, with notes of dusty earth and a bit of iron rich gamy feel. Clean and balanced this is an excellent value to drink 2025-2032.
 </t>
   </si>
   <si>
     <t>11/01/2023</t>
   </si>
   <si>
     <t xml:space="preserve">The suave texture and dense fruit profile lend plenty of appeal to this red, with leather, loam and fresh thyme notes melding with macerated plum and cherry flavors. Ends with a push of licorice and cassis around mouth-coating tannins. Drink now through 2033. 2,000 cases imported.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Aaron Romano</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t xml:space="preserve">This red deftly balances finesse with structure and concentrated fruit. Opens with notes of petrichor, graphite and tobacco, while the palate gushes with juicy floral raspberry and strawberry flavors, revealing additional layers of pepper and wet stone that play out around spicy dark chocolate details and well-integrated tannins. Drink now through 2036. 150 cases imported.
 </t>
   </si>
   <si>
     <t>03/22/2024</t>
   </si>
   <si>
     <t xml:space="preserve">This is a well-framed, medium- to full-bodied red with fine and creamy tannins. Juicy notes of plums, black beans, dried herbs and walnuts here. From organically grown grapes. Why wait? Drink now.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Fresh, rich blackberries and black currants with black chili chocolate and sweet tobacco leaves. Fresh and full-bodied, with structured but polished tannins. Long and tight, with a touch of black chocolate at the end. 75% cabernet sauvignon and 25% carmenere. From organically grown grapes. Drink from 2025.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Svelte and richly spiced, with a silky texture to the layered dark currant, pomegranate and dark olive flavors that are backed by medium-grained tannins. Ends with dark chocolate and dried mint notes on the finish. Drink now through 2025. 200 cases imported.
 </t>
   </si>
   <si>
     <t>Kim Marcus</t>
@@ -3382,51 +3702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J1112"/>
+  <dimension ref="A1:J1179"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3439,23337 +3759,24872 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="H2">
         <v>94</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H3">
         <v>98</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4">
         <v>2023</v>
       </c>
       <c r="H4">
         <v>96</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F5">
         <v>2023</v>
       </c>
       <c r="H5">
         <v>97</v>
       </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F6">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="H6">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
         <v>26</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="H7">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F8">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="H8">
-        <v>93</v>
+        <v>90</v>
+      </c>
+      <c r="J8" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="F9">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H9">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F10">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="H10">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F11">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="H11">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="C12" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="F12">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H12">
-        <v>93</v>
+        <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="F13">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H13">
-        <v>90</v>
+        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="C14" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="F14">
         <v>2022</v>
       </c>
       <c r="H14">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="C15" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F15">
         <v>2022</v>
       </c>
       <c r="H15">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
         <v>52</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="D16" t="s">
         <v>28</v>
       </c>
       <c r="E16" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F16">
         <v>2022</v>
       </c>
       <c r="H16">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="C17" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E17" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="F17">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="H17">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="B18" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C18" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D18" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="F18">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H18">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="19" spans="1:10">
-      <c r="A19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="C19" t="s">
-        <v>64</v>
-[...11 lines deleted...]
-        <v>90</v>
+        <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="B20" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="C20" t="s">
+        <v>69</v>
+      </c>
+      <c r="D20" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" t="s">
         <v>65</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="H20">
-        <v>92</v>
+        <v>90</v>
+      </c>
+      <c r="J20" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="B21" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="C21" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D21" t="s">
         <v>28</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="F21">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>2023</v>
+      </c>
+      <c r="H21">
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B22" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="C22" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D22" t="s">
         <v>28</v>
       </c>
       <c r="E22" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="F22">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>2022</v>
+      </c>
+      <c r="H22">
+        <v>91</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B23" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="C23" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D23" t="s">
         <v>28</v>
       </c>
       <c r="E23" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="F23">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>2023</v>
+      </c>
+      <c r="H23">
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="C24" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D24" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E24" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="F24">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="H24">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="J24" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B25" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="C25" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D25" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E25" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="F25">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H25">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B26" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="C26" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D26" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E26" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="F26">
         <v>2023</v>
       </c>
       <c r="H26">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B27" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="C27" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D27" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E27" t="s">
-        <v>29</v>
+        <v>86</v>
       </c>
       <c r="F27">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="H27">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="B28" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C28" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D28" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E28" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="F28">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H28">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>83</v>
+        <v>51</v>
       </c>
       <c r="B29" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C29" t="s">
+        <v>88</v>
+      </c>
+      <c r="D29" t="s">
         <v>85</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="F29">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H29">
-        <v>92</v>
+        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30" t="s">
+        <v>52</v>
+      </c>
+      <c r="C30" t="s">
+        <v>89</v>
+      </c>
+      <c r="D30" t="s">
+        <v>85</v>
+      </c>
+      <c r="E30" t="s">
         <v>86</v>
       </c>
-      <c r="B30" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F30">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H30">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B31" t="s">
-        <v>53</v>
+        <v>90</v>
       </c>
       <c r="C31" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D31" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E31" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="F31">
         <v>2023</v>
       </c>
       <c r="H31">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="C32" t="s">
         <v>92</v>
       </c>
       <c r="D32" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E32" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="F32">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>2023</v>
+      </c>
+      <c r="H32">
+        <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33" t="s">
+        <v>93</v>
+      </c>
+      <c r="C33" t="s">
         <v>94</v>
       </c>
-      <c r="B33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E33" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="F33">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="H33">
         <v>90</v>
       </c>
-      <c r="J33" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C34" t="s">
         <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E34" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="F34">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>2023</v>
+      </c>
+      <c r="H34">
+        <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
-        <v>16</v>
+        <v>99</v>
       </c>
       <c r="C35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E35" t="s">
-        <v>29</v>
+        <v>101</v>
       </c>
       <c r="F35">
         <v>2024</v>
       </c>
       <c r="H35">
         <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>68</v>
       </c>
       <c r="C36" t="s">
         <v>102</v>
       </c>
       <c r="D36" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="E36" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="F36">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>2024</v>
+      </c>
+      <c r="J36" t="s">
+        <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B37" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C37" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D37" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E37" t="s">
-        <v>106</v>
+        <v>45</v>
       </c>
       <c r="F37">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H37">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="B38" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="C38" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D38" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E38" t="s">
-        <v>108</v>
+        <v>45</v>
       </c>
       <c r="F38">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="H38">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="B39" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="C39" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D39" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="E39" t="s">
-        <v>34</v>
+        <v>114</v>
       </c>
       <c r="F39">
         <v>2023</v>
       </c>
       <c r="H39">
-        <v>97</v>
+        <v>90</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
+        <v>112</v>
+      </c>
+      <c r="B40" t="s">
         <v>110</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E40" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F40">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H40">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
       <c r="B41" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="C41" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="D41" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E41" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F41">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="H41">
-        <v>96</v>
+        <v>90</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="B42" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="C42" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="D42" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E42" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F42">
         <v>2024</v>
       </c>
       <c r="H42">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>24</v>
+        <v>120</v>
       </c>
       <c r="B43" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="C43" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="D43" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E43" t="s">
-        <v>34</v>
+        <v>122</v>
       </c>
       <c r="F43">
         <v>2024</v>
       </c>
       <c r="H43">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>104</v>
+        <v>68</v>
       </c>
       <c r="C44" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="D44" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="E44" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="F44">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="B45" t="s">
-        <v>104</v>
+        <v>68</v>
       </c>
       <c r="C45" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="D45" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E45" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="F45">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="H45">
-        <v>96</v>
+        <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>46</v>
+        <v>127</v>
       </c>
       <c r="B46" t="s">
-        <v>47</v>
+        <v>128</v>
       </c>
       <c r="C46" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="D46" t="s">
-        <v>120</v>
+        <v>22</v>
       </c>
       <c r="E46" t="s">
-        <v>121</v>
+        <v>45</v>
       </c>
       <c r="F46">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="H46">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>50</v>
+        <v>130</v>
       </c>
       <c r="B47" t="s">
-        <v>47</v>
+        <v>131</v>
       </c>
       <c r="C47" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="D47" t="s">
-        <v>120</v>
+        <v>103</v>
       </c>
       <c r="E47" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="F47">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H47">
-        <v>97</v>
+        <v>90</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="B48" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="C48" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="D48" t="s">
-        <v>120</v>
+        <v>35</v>
+      </c>
+      <c r="E48" t="s">
+        <v>136</v>
       </c>
       <c r="F48">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H48">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="B49" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="C49" t="s">
-        <v>126</v>
+        <v>138</v>
       </c>
       <c r="D49" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
       <c r="E49" t="s">
-        <v>121</v>
+        <v>136</v>
       </c>
       <c r="F49">
         <v>2023</v>
       </c>
       <c r="H49">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="B50" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="C50" t="s">
-        <v>128</v>
+        <v>140</v>
       </c>
       <c r="D50" t="s">
-        <v>120</v>
+        <v>103</v>
       </c>
       <c r="E50" t="s">
-        <v>121</v>
+        <v>141</v>
       </c>
       <c r="F50">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="H50">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="B51" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="C51" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="D51" t="s">
-        <v>120</v>
+        <v>103</v>
       </c>
       <c r="E51" t="s">
-        <v>121</v>
+        <v>141</v>
       </c>
       <c r="F51">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="H51">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>30</v>
+        <v>144</v>
       </c>
       <c r="B52" t="s">
-        <v>31</v>
+        <v>99</v>
       </c>
       <c r="C52" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="D52" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E52" t="s">
-        <v>22</v>
+        <v>141</v>
       </c>
       <c r="F52">
         <v>2023</v>
       </c>
       <c r="H52">
-        <v>92</v>
+        <v>97</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>37</v>
+        <v>146</v>
       </c>
       <c r="B53" t="s">
-        <v>38</v>
+        <v>96</v>
       </c>
       <c r="C53" t="s">
-        <v>132</v>
+        <v>147</v>
       </c>
       <c r="D53" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E53" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="F53">
         <v>2023</v>
       </c>
       <c r="H53">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="B54" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="C54" t="s">
-        <v>133</v>
+        <v>148</v>
       </c>
       <c r="D54" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E54" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="F54">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="H54">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>134</v>
+        <v>19</v>
       </c>
       <c r="B55" t="s">
-        <v>134</v>
+        <v>20</v>
       </c>
       <c r="C55" t="s">
-        <v>135</v>
+        <v>21</v>
       </c>
       <c r="D55" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E55" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F55">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="H55">
-        <v>90</v>
+        <v>97</v>
+      </c>
+      <c r="J55" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="B56" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="C56" t="s">
-        <v>122</v>
+        <v>150</v>
       </c>
       <c r="D56" t="s">
-        <v>120</v>
+        <v>22</v>
       </c>
       <c r="E56" t="s">
-        <v>121</v>
+        <v>22</v>
       </c>
       <c r="F56">
         <v>2023</v>
       </c>
       <c r="H56">
         <v>97</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>123</v>
+        <v>151</v>
       </c>
       <c r="B57" t="s">
-        <v>47</v>
+        <v>128</v>
       </c>
       <c r="C57" t="s">
-        <v>124</v>
+        <v>152</v>
       </c>
       <c r="D57" t="s">
-        <v>120</v>
+        <v>22</v>
+      </c>
+      <c r="E57" t="s">
+        <v>45</v>
       </c>
       <c r="F57">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="H57">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>125</v>
+        <v>153</v>
       </c>
       <c r="B58" t="s">
-        <v>47</v>
+        <v>128</v>
       </c>
       <c r="C58" t="s">
-        <v>126</v>
+        <v>154</v>
       </c>
       <c r="D58" t="s">
-        <v>120</v>
+        <v>22</v>
       </c>
       <c r="E58" t="s">
-        <v>121</v>
+        <v>45</v>
       </c>
       <c r="F58">
         <v>2023</v>
       </c>
       <c r="H58">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>127</v>
+        <v>155</v>
       </c>
       <c r="B59" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C59" t="s">
-        <v>128</v>
+        <v>156</v>
       </c>
       <c r="D59" t="s">
-        <v>120</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
-        <v>121</v>
+        <v>45</v>
       </c>
       <c r="F59">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="H59">
         <v>93</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>129</v>
+        <v>157</v>
       </c>
       <c r="B60" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C60" t="s">
-        <v>130</v>
+        <v>158</v>
       </c>
       <c r="D60" t="s">
-        <v>120</v>
+        <v>22</v>
       </c>
       <c r="E60" t="s">
-        <v>121</v>
+        <v>45</v>
       </c>
       <c r="F60">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="H60">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>30</v>
+        <v>159</v>
       </c>
       <c r="B61" t="s">
-        <v>31</v>
+        <v>110</v>
       </c>
       <c r="C61" t="s">
-        <v>131</v>
+        <v>160</v>
       </c>
       <c r="D61" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>22</v>
       </c>
       <c r="F61">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="H61">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>37</v>
+        <v>161</v>
       </c>
       <c r="B62" t="s">
-        <v>38</v>
+        <v>162</v>
       </c>
       <c r="C62" t="s">
-        <v>132</v>
+        <v>163</v>
       </c>
       <c r="D62" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E62" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="F62">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="H62">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
-        <v>80</v>
+        <v>164</v>
       </c>
       <c r="B63" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="C63" t="s">
-        <v>133</v>
+        <v>165</v>
       </c>
       <c r="D63" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E63" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="F63">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="H63">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
         <v>134</v>
       </c>
       <c r="B64" t="s">
-        <v>134</v>
+        <v>99</v>
       </c>
       <c r="C64" t="s">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="D64" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="E64" t="s">
-        <v>22</v>
+        <v>168</v>
       </c>
       <c r="F64">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="H64">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
-        <v>136</v>
+        <v>169</v>
       </c>
       <c r="B65" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="C65" t="s">
-        <v>137</v>
+        <v>170</v>
       </c>
       <c r="D65" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="E65" t="s">
-        <v>59</v>
+        <v>104</v>
       </c>
       <c r="F65">
-        <v>2023</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>2024</v>
+      </c>
+      <c r="H65">
+        <v>91</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>62</v>
+        <v>98</v>
       </c>
       <c r="B66" t="s">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="C66" t="s">
-        <v>139</v>
+        <v>171</v>
       </c>
       <c r="D66" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E66" t="s">
-        <v>140</v>
+        <v>29</v>
       </c>
       <c r="F66">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="H66">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
-        <v>141</v>
+        <v>172</v>
       </c>
       <c r="B67" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="C67" t="s">
-        <v>142</v>
+        <v>173</v>
       </c>
       <c r="D67" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E67" t="s">
-        <v>106</v>
+        <v>29</v>
       </c>
       <c r="F67">
         <v>2024</v>
       </c>
       <c r="H67">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
-        <v>143</v>
+        <v>174</v>
       </c>
       <c r="B68" t="s">
-        <v>67</v>
+        <v>131</v>
       </c>
       <c r="C68" t="s">
-        <v>144</v>
+        <v>175</v>
       </c>
       <c r="D68" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E68" t="s">
-        <v>55</v>
+        <v>176</v>
       </c>
       <c r="F68">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>2023</v>
+      </c>
+      <c r="H68">
+        <v>96</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="B69" t="s">
-        <v>57</v>
+        <v>131</v>
       </c>
       <c r="C69" t="s">
-        <v>146</v>
+        <v>178</v>
       </c>
       <c r="D69" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E69" t="s">
-        <v>59</v>
+        <v>176</v>
       </c>
       <c r="F69">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="H69">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>147</v>
+        <v>179</v>
       </c>
       <c r="B70" t="s">
-        <v>57</v>
+        <v>131</v>
       </c>
       <c r="C70" t="s">
-        <v>148</v>
+        <v>180</v>
       </c>
       <c r="D70" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E70" t="s">
-        <v>59</v>
+        <v>176</v>
       </c>
       <c r="F70">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="H70">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="B71" t="s">
-        <v>57</v>
+        <v>131</v>
       </c>
       <c r="C71" t="s">
-        <v>150</v>
+        <v>181</v>
       </c>
       <c r="D71" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E71" t="s">
-        <v>59</v>
+        <v>176</v>
       </c>
       <c r="F71">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="H71">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>46</v>
+        <v>182</v>
       </c>
       <c r="B72" t="s">
-        <v>47</v>
+        <v>131</v>
       </c>
       <c r="C72" t="s">
-        <v>151</v>
+        <v>183</v>
       </c>
       <c r="D72" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="E72" t="s">
-        <v>152</v>
+        <v>176</v>
       </c>
       <c r="F72">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>2023</v>
+      </c>
+      <c r="H72">
+        <v>92</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
-        <v>40</v>
+        <v>184</v>
       </c>
       <c r="B73" t="s">
-        <v>38</v>
+        <v>131</v>
       </c>
       <c r="C73" t="s">
-        <v>154</v>
+        <v>185</v>
       </c>
       <c r="D73" t="s">
-        <v>155</v>
+        <v>85</v>
       </c>
       <c r="E73" t="s">
-        <v>156</v>
+        <v>176</v>
       </c>
       <c r="F73">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="H73">
-        <v>97</v>
+        <v>92</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="B74" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C74" t="s">
-        <v>158</v>
+        <v>187</v>
       </c>
       <c r="D74" t="s">
-        <v>155</v>
+        <v>85</v>
       </c>
       <c r="E74" t="s">
-        <v>156</v>
+        <v>86</v>
       </c>
       <c r="F74">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H74">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
-        <v>37</v>
+        <v>188</v>
       </c>
       <c r="B75" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C75" t="s">
-        <v>159</v>
+        <v>189</v>
       </c>
       <c r="D75" t="s">
-        <v>155</v>
+        <v>85</v>
       </c>
       <c r="E75" t="s">
-        <v>156</v>
+        <v>86</v>
       </c>
       <c r="F75">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>2022</v>
+      </c>
+      <c r="H75">
+        <v>98</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>46</v>
+        <v>190</v>
       </c>
       <c r="B76" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C76" t="s">
-        <v>161</v>
+        <v>191</v>
       </c>
       <c r="D76" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="E76" t="s">
-        <v>152</v>
+        <v>86</v>
       </c>
       <c r="F76">
         <v>2023</v>
       </c>
       <c r="H76">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
-        <v>50</v>
+        <v>190</v>
       </c>
       <c r="B77" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C77" t="s">
-        <v>162</v>
+        <v>192</v>
       </c>
       <c r="D77" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="E77" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="F77">
         <v>2023</v>
       </c>
       <c r="H77">
-        <v>95</v>
+        <v>97</v>
+      </c>
+      <c r="J77" t="s">
+        <v>193</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="B78" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C78" t="s">
-        <v>163</v>
+        <v>194</v>
       </c>
       <c r="D78" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="E78" t="s">
-        <v>152</v>
+        <v>104</v>
       </c>
       <c r="F78">
         <v>2024</v>
       </c>
-      <c r="H78" t="s">
-        <v>164</v>
+      <c r="H78">
+        <v>94</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
-        <v>123</v>
+        <v>42</v>
       </c>
       <c r="B79" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C79" t="s">
-        <v>165</v>
+        <v>195</v>
       </c>
       <c r="D79" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E79" t="s">
-        <v>152</v>
+        <v>36</v>
       </c>
       <c r="F79">
         <v>2024</v>
       </c>
-      <c r="H79" t="s">
-        <v>153</v>
+      <c r="H79">
+        <v>90</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>123</v>
+        <v>95</v>
       </c>
       <c r="B80" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="C80" t="s">
-        <v>166</v>
+        <v>196</v>
       </c>
       <c r="D80" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E80" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="F80">
         <v>2023</v>
       </c>
       <c r="H80">
-        <v>98</v>
+        <v>93</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
-        <v>125</v>
+        <v>90</v>
       </c>
       <c r="B81" t="s">
-        <v>47</v>
+        <v>90</v>
       </c>
       <c r="C81" t="s">
-        <v>167</v>
+        <v>197</v>
       </c>
       <c r="D81" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E81" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="F81">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>2023</v>
+      </c>
+      <c r="H81">
+        <v>94</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
-        <v>125</v>
+        <v>83</v>
       </c>
       <c r="B82" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="C82" t="s">
-        <v>169</v>
+        <v>198</v>
       </c>
       <c r="D82" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E82" t="s">
-        <v>152</v>
+        <v>23</v>
       </c>
       <c r="F82">
         <v>2023</v>
       </c>
       <c r="H82">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B83" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C83" t="s">
-        <v>170</v>
+        <v>199</v>
       </c>
       <c r="D83" t="s">
-        <v>155</v>
+        <v>103</v>
       </c>
       <c r="E83" t="s">
-        <v>156</v>
+        <v>104</v>
       </c>
       <c r="F83">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H83">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C84" t="s">
-        <v>171</v>
+        <v>200</v>
       </c>
       <c r="D84" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="E84" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="F84">
         <v>2022</v>
       </c>
       <c r="H84">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
-        <v>18</v>
+        <v>95</v>
       </c>
       <c r="B85" t="s">
-        <v>16</v>
+        <v>96</v>
       </c>
       <c r="C85" t="s">
-        <v>172</v>
+        <v>202</v>
       </c>
       <c r="D85" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="E85" t="s">
-        <v>156</v>
+        <v>36</v>
       </c>
       <c r="F85">
         <v>2023</v>
       </c>
       <c r="H85">
-        <v>97</v>
+        <v>90</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
-        <v>98</v>
+        <v>139</v>
       </c>
       <c r="B86" t="s">
-        <v>16</v>
+        <v>99</v>
       </c>
       <c r="C86" t="s">
-        <v>173</v>
+        <v>203</v>
       </c>
       <c r="D86" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="E86" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="F86">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="H86">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
-        <v>24</v>
+        <v>142</v>
       </c>
       <c r="B87" t="s">
-        <v>16</v>
+        <v>99</v>
       </c>
       <c r="C87" t="s">
-        <v>174</v>
+        <v>205</v>
       </c>
       <c r="D87" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="E87" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="F87">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H87">
         <v>93</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
-        <v>110</v>
+        <v>153</v>
       </c>
       <c r="B88" t="s">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="C88" t="s">
-        <v>175</v>
+        <v>206</v>
       </c>
       <c r="D88" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E88" t="s">
-        <v>44</v>
+        <v>207</v>
       </c>
       <c r="F88">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H88">
-        <v>97</v>
+        <v>90</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
-        <v>18</v>
+        <v>208</v>
       </c>
       <c r="B89" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="C89" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="D89" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E89" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="F89">
         <v>2023</v>
       </c>
       <c r="H89">
-        <v>96</v>
+        <v>94</v>
+      </c>
+      <c r="J89" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B90" t="s">
-        <v>16</v>
+        <v>96</v>
       </c>
       <c r="C90" t="s">
-        <v>177</v>
+        <v>210</v>
       </c>
       <c r="D90" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E90" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F90">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="H90">
         <v>90</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
-        <v>24</v>
+        <v>211</v>
       </c>
       <c r="B91" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="C91" t="s">
-        <v>178</v>
+        <v>212</v>
       </c>
       <c r="D91" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E91" t="s">
-        <v>44</v>
+        <v>207</v>
       </c>
       <c r="F91">
         <v>2023</v>
       </c>
       <c r="H91">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
-        <v>179</v>
+        <v>83</v>
       </c>
       <c r="B92" t="s">
-        <v>180</v>
+        <v>20</v>
       </c>
       <c r="C92" t="s">
-        <v>181</v>
+        <v>213</v>
       </c>
       <c r="D92" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="E92" t="s">
-        <v>182</v>
+        <v>36</v>
       </c>
       <c r="F92">
         <v>2023</v>
       </c>
       <c r="H92">
-        <v>97</v>
+        <v>92</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="B93" t="s">
-        <v>180</v>
+        <v>68</v>
       </c>
       <c r="C93" t="s">
-        <v>184</v>
+        <v>214</v>
       </c>
       <c r="D93" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="E93" t="s">
-        <v>182</v>
+        <v>207</v>
       </c>
       <c r="F93">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>2024</v>
+      </c>
+      <c r="H93" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
-        <v>185</v>
+        <v>125</v>
       </c>
       <c r="B94" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="C94" t="s">
-        <v>186</v>
+        <v>215</v>
       </c>
       <c r="D94" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="E94" t="s">
-        <v>156</v>
+        <v>65</v>
       </c>
       <c r="F94">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="H94" t="s">
-        <v>160</v>
+        <v>37</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
-        <v>187</v>
+        <v>125</v>
       </c>
       <c r="B95" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="C95" t="s">
-        <v>188</v>
+        <v>216</v>
       </c>
       <c r="D95" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="E95" t="s">
-        <v>156</v>
+        <v>65</v>
       </c>
       <c r="F95">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>2024</v>
+      </c>
+      <c r="H95" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
-        <v>189</v>
+        <v>217</v>
       </c>
       <c r="B96" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="C96" t="s">
-        <v>190</v>
+        <v>218</v>
       </c>
       <c r="D96" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E96" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="F96">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="H96">
-        <v>93</v>
+        <v>95</v>
+      </c>
+      <c r="J96" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
-        <v>191</v>
+        <v>63</v>
       </c>
       <c r="B97" t="s">
-        <v>180</v>
+        <v>39</v>
       </c>
       <c r="C97" t="s">
-        <v>192</v>
+        <v>219</v>
       </c>
       <c r="D97" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="E97" t="s">
-        <v>182</v>
+        <v>65</v>
       </c>
       <c r="F97">
         <v>2023</v>
       </c>
       <c r="H97">
-        <v>96</v>
+        <v>95</v>
+      </c>
+      <c r="J97" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
-        <v>134</v>
+        <v>220</v>
       </c>
       <c r="B98" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="C98" t="s">
-        <v>193</v>
+        <v>221</v>
       </c>
       <c r="D98" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E98" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="F98">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="H98">
-        <v>91</v>
+        <v>94</v>
+      </c>
+      <c r="J98" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
-        <v>194</v>
+        <v>161</v>
       </c>
       <c r="B99" t="s">
-        <v>31</v>
+        <v>162</v>
       </c>
       <c r="C99" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
       <c r="D99" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E99" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="F99">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="H99">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
-        <v>73</v>
+        <v>164</v>
       </c>
       <c r="B100" t="s">
-        <v>74</v>
+        <v>128</v>
       </c>
       <c r="C100" t="s">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="D100" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="E100" t="s">
-        <v>156</v>
+        <v>207</v>
       </c>
       <c r="F100">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="H100">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
-        <v>76</v>
+        <v>164</v>
       </c>
       <c r="B101" t="s">
-        <v>74</v>
+        <v>128</v>
       </c>
       <c r="C101" t="s">
-        <v>197</v>
+        <v>224</v>
       </c>
       <c r="D101" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="E101" t="s">
-        <v>156</v>
+        <v>207</v>
       </c>
       <c r="F101">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>2021</v>
+      </c>
+      <c r="H101">
+        <v>92</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
-        <v>199</v>
+        <v>127</v>
       </c>
       <c r="B102" t="s">
-        <v>74</v>
+        <v>128</v>
       </c>
       <c r="C102" t="s">
-        <v>200</v>
+        <v>225</v>
       </c>
       <c r="D102" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="E102" t="s">
-        <v>156</v>
+        <v>207</v>
       </c>
       <c r="F102">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H102">
-        <v>96</v>
+        <v>90</v>
+      </c>
+      <c r="J102" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
-        <v>189</v>
+        <v>151</v>
       </c>
       <c r="B103" t="s">
-        <v>74</v>
+        <v>128</v>
       </c>
       <c r="C103" t="s">
-        <v>201</v>
+        <v>226</v>
       </c>
       <c r="D103" t="s">
-        <v>155</v>
+        <v>35</v>
+      </c>
+      <c r="E103" t="s">
+        <v>207</v>
       </c>
       <c r="F103">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H103">
-        <v>93</v>
+        <v>91</v>
+      </c>
+      <c r="J103" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
-        <v>202</v>
+        <v>227</v>
       </c>
       <c r="B104" t="s">
-        <v>74</v>
+        <v>131</v>
       </c>
       <c r="C104" t="s">
-        <v>203</v>
+        <v>228</v>
       </c>
       <c r="D104" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="E104" t="s">
-        <v>156</v>
+        <v>229</v>
       </c>
       <c r="F104">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>2025</v>
+      </c>
+      <c r="H104" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
-        <v>78</v>
+        <v>182</v>
       </c>
       <c r="B105" t="s">
-        <v>74</v>
+        <v>131</v>
       </c>
       <c r="C105" t="s">
-        <v>204</v>
+        <v>230</v>
       </c>
       <c r="D105" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="E105" t="s">
-        <v>156</v>
+        <v>229</v>
       </c>
       <c r="F105">
         <v>2023</v>
       </c>
       <c r="H105">
-        <v>94</v>
+        <v>90</v>
+      </c>
+      <c r="J105" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
-        <v>205</v>
+        <v>184</v>
       </c>
       <c r="B106" t="s">
-        <v>74</v>
+        <v>131</v>
       </c>
       <c r="C106" t="s">
-        <v>206</v>
+        <v>231</v>
       </c>
       <c r="D106" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="E106" t="s">
-        <v>156</v>
+        <v>229</v>
       </c>
       <c r="F106">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>2025</v>
+      </c>
+      <c r="H106" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
-        <v>207</v>
+        <v>169</v>
       </c>
       <c r="B107" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C107" t="s">
-        <v>208</v>
+        <v>232</v>
       </c>
       <c r="D107" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E107" t="s">
-        <v>140</v>
+        <v>36</v>
       </c>
       <c r="F107">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="H107">
         <v>92</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="B108" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="C108" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="D108" t="s">
-        <v>120</v>
+        <v>35</v>
       </c>
       <c r="E108" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F108">
-        <v>1998</v>
+        <v>2022</v>
       </c>
       <c r="H108">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
-        <v>18</v>
+        <v>234</v>
       </c>
       <c r="B109" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C109" t="s">
-        <v>211</v>
+        <v>235</v>
       </c>
       <c r="D109" t="s">
-        <v>120</v>
+        <v>103</v>
       </c>
       <c r="E109" t="s">
-        <v>210</v>
+        <v>236</v>
       </c>
       <c r="F109">
-        <v>2007</v>
+        <v>2022</v>
       </c>
       <c r="H109">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
-        <v>18</v>
+        <v>234</v>
       </c>
       <c r="B110" t="s">
-        <v>16</v>
+        <v>26</v>
+      </c>
+      <c r="C110" t="s">
+        <v>237</v>
       </c>
       <c r="D110" t="s">
-        <v>13</v>
+        <v>22</v>
+      </c>
+      <c r="E110" t="s">
+        <v>238</v>
       </c>
       <c r="F110">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="H110">
         <v>95</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
-        <v>18</v>
+        <v>188</v>
       </c>
       <c r="B111" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="C111" t="s">
-        <v>212</v>
+        <v>239</v>
       </c>
       <c r="D111" t="s">
-        <v>120</v>
+        <v>22</v>
       </c>
       <c r="E111" t="s">
-        <v>210</v>
+        <v>23</v>
       </c>
       <c r="F111">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="H111">
         <v>97</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
-        <v>18</v>
+        <v>240</v>
       </c>
       <c r="B112" t="s">
-        <v>16</v>
+        <v>43</v>
+      </c>
+      <c r="C112" t="s">
+        <v>241</v>
       </c>
       <c r="D112" t="s">
-        <v>43</v>
+        <v>22</v>
+      </c>
+      <c r="E112" t="s">
+        <v>23</v>
       </c>
       <c r="F112">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="H112">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="B113" t="s">
-        <v>16</v>
+        <v>43</v>
+      </c>
+      <c r="C113" t="s">
+        <v>242</v>
       </c>
       <c r="D113" t="s">
-        <v>13</v>
+        <v>22</v>
+      </c>
+      <c r="E113" t="s">
+        <v>23</v>
       </c>
       <c r="F113">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="H113">
         <v>96</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="B114" t="s">
-        <v>16</v>
+        <v>43</v>
+      </c>
+      <c r="C114" t="s">
+        <v>243</v>
       </c>
       <c r="D114" t="s">
-        <v>28</v>
+        <v>22</v>
+      </c>
+      <c r="E114" t="s">
+        <v>23</v>
       </c>
       <c r="F114">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="H114">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
       <c r="B115" t="s">
-        <v>16</v>
+        <v>43</v>
+      </c>
+      <c r="C115" t="s">
+        <v>244</v>
       </c>
       <c r="D115" t="s">
-        <v>43</v>
+        <v>22</v>
+      </c>
+      <c r="E115" t="s">
+        <v>23</v>
       </c>
       <c r="F115">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="H115">
-        <v>98</v>
+        <v>93</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="B116" t="s">
-        <v>16</v>
+        <v>26</v>
+      </c>
+      <c r="C116" t="s">
+        <v>245</v>
       </c>
       <c r="D116" t="s">
-        <v>13</v>
+        <v>85</v>
+      </c>
+      <c r="E116" t="s">
+        <v>86</v>
       </c>
       <c r="F116">
-        <v>2016</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>2021</v>
+      </c>
+      <c r="H116" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="B117" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C117" t="s">
-        <v>213</v>
+        <v>247</v>
       </c>
       <c r="D117" t="s">
-        <v>155</v>
+        <v>22</v>
       </c>
       <c r="E117" t="s">
-        <v>156</v>
+        <v>22</v>
       </c>
       <c r="F117">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="H117">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="B118" t="s">
-        <v>16</v>
+        <v>99</v>
+      </c>
+      <c r="C118" t="s">
+        <v>248</v>
       </c>
       <c r="D118" t="s">
-        <v>33</v>
+        <v>28</v>
+      </c>
+      <c r="E118" t="s">
+        <v>29</v>
       </c>
       <c r="F118">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="H118">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="B119" t="s">
-        <v>16</v>
+        <v>99</v>
+      </c>
+      <c r="C119" t="s">
+        <v>249</v>
       </c>
       <c r="D119" t="s">
         <v>28</v>
       </c>
+      <c r="E119" t="s">
+        <v>29</v>
+      </c>
       <c r="F119">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="H119">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
-        <v>18</v>
+        <v>144</v>
       </c>
       <c r="B120" t="s">
-        <v>16</v>
+        <v>99</v>
+      </c>
+      <c r="C120" t="s">
+        <v>250</v>
       </c>
       <c r="D120" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="F120">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="H120">
         <v>97</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
-        <v>18</v>
+        <v>134</v>
       </c>
       <c r="B121" t="s">
-        <v>16</v>
+        <v>99</v>
+      </c>
+      <c r="C121" t="s">
+        <v>251</v>
       </c>
       <c r="D121" t="s">
-        <v>33</v>
+        <v>28</v>
+      </c>
+      <c r="E121" t="s">
+        <v>29</v>
       </c>
       <c r="F121">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="H121">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
-        <v>18</v>
+        <v>95</v>
       </c>
       <c r="B122" t="s">
-        <v>16</v>
+        <v>96</v>
+      </c>
+      <c r="C122" t="s">
+        <v>252</v>
       </c>
       <c r="D122" t="s">
-        <v>33</v>
+        <v>103</v>
+      </c>
+      <c r="E122" t="s">
+        <v>104</v>
       </c>
       <c r="F122">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="H122">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="B123" t="s">
-        <v>16</v>
+        <v>20</v>
+      </c>
+      <c r="C123" t="s">
+        <v>253</v>
       </c>
       <c r="D123" t="s">
-        <v>28</v>
+        <v>103</v>
+      </c>
+      <c r="E123" t="s">
+        <v>104</v>
       </c>
       <c r="F123">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="H123">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
-        <v>18</v>
+        <v>161</v>
       </c>
       <c r="B124" t="s">
-        <v>16</v>
+        <v>162</v>
+      </c>
+      <c r="C124" t="s">
+        <v>254</v>
       </c>
       <c r="D124" t="s">
-        <v>43</v>
+        <v>103</v>
+      </c>
+      <c r="E124" t="s">
+        <v>104</v>
       </c>
       <c r="F124">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="H124">
-        <v>97</v>
+        <v>90</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
-        <v>18</v>
+        <v>93</v>
       </c>
       <c r="B125" t="s">
-        <v>16</v>
+        <v>93</v>
+      </c>
+      <c r="C125" t="s">
+        <v>255</v>
       </c>
       <c r="D125" t="s">
-        <v>13</v>
+        <v>103</v>
+      </c>
+      <c r="E125" t="s">
+        <v>104</v>
       </c>
       <c r="F125">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="H125">
-        <v>97</v>
+        <v>90</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="B126" t="s">
-        <v>16</v>
+        <v>99</v>
+      </c>
+      <c r="C126" t="s">
+        <v>249</v>
       </c>
       <c r="D126" t="s">
-        <v>155</v>
+        <v>28</v>
+      </c>
+      <c r="E126" t="s">
+        <v>29</v>
       </c>
       <c r="F126">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="H126">
         <v>97</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
-        <v>18</v>
+        <v>144</v>
       </c>
       <c r="B127" t="s">
-        <v>16</v>
+        <v>99</v>
+      </c>
+      <c r="C127" t="s">
+        <v>250</v>
       </c>
       <c r="D127" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="F127">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="H127">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
-        <v>18</v>
+        <v>134</v>
       </c>
       <c r="B128" t="s">
-        <v>16</v>
+        <v>99</v>
       </c>
       <c r="C128" t="s">
-        <v>214</v>
+        <v>251</v>
       </c>
       <c r="D128" t="s">
-        <v>155</v>
+        <v>28</v>
       </c>
       <c r="E128" t="s">
-        <v>156</v>
+        <v>29</v>
       </c>
       <c r="F128">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="H128">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
-        <v>18</v>
+        <v>95</v>
       </c>
       <c r="B129" t="s">
-        <v>16</v>
+        <v>96</v>
       </c>
       <c r="C129" t="s">
-        <v>215</v>
+        <v>252</v>
       </c>
       <c r="D129" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="E129" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="F129">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="H129">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="B130" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C130" t="s">
-        <v>216</v>
+        <v>253</v>
       </c>
       <c r="D130" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="E130" t="s">
-        <v>44</v>
+        <v>104</v>
       </c>
       <c r="F130">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="H130">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
-        <v>18</v>
+        <v>161</v>
       </c>
       <c r="B131" t="s">
-        <v>16</v>
+        <v>162</v>
       </c>
       <c r="C131" t="s">
-        <v>217</v>
+        <v>254</v>
       </c>
       <c r="D131" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="E131" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
       <c r="F131">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="H131">
-        <v>96</v>
+        <v>90</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
-        <v>18</v>
+        <v>93</v>
       </c>
       <c r="B132" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="C132" t="s">
-        <v>218</v>
+        <v>255</v>
       </c>
       <c r="D132" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E132" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="F132">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="H132">
-        <v>97</v>
+        <v>90</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
       <c r="B133" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="C133" t="s">
-        <v>219</v>
+        <v>256</v>
       </c>
       <c r="D133" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="E133" t="s">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c r="F133">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>2023</v>
+      </c>
+      <c r="H133" t="s">
+        <v>257</v>
+      </c>
+      <c r="J133" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
-        <v>18</v>
+        <v>211</v>
       </c>
       <c r="B134" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="C134" t="s">
-        <v>220</v>
+        <v>258</v>
       </c>
       <c r="D134" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="E134" t="s">
-        <v>33</v>
+        <v>114</v>
       </c>
       <c r="F134">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H134">
-        <v>97</v>
+        <v>92</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="B135" t="s">
-        <v>16</v>
+        <v>99</v>
       </c>
       <c r="C135" t="s">
-        <v>218</v>
+        <v>259</v>
       </c>
       <c r="D135" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E135" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="F135">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="H135">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B136" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="C136" t="s">
-        <v>221</v>
+        <v>260</v>
       </c>
       <c r="D136" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E136" t="s">
-        <v>44</v>
+        <v>207</v>
       </c>
       <c r="F136">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>2024</v>
+      </c>
+      <c r="H136" t="s">
+        <v>257</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
-        <v>18</v>
+        <v>118</v>
       </c>
       <c r="B137" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="C137" t="s">
-        <v>222</v>
+        <v>261</v>
       </c>
       <c r="D137" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="E137" t="s">
-        <v>156</v>
+        <v>65</v>
       </c>
       <c r="F137">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="H137">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
-        <v>18</v>
+        <v>109</v>
       </c>
       <c r="B138" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="C138" t="s">
-        <v>223</v>
+        <v>262</v>
       </c>
       <c r="D138" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="E138" t="s">
+        <v>65</v>
       </c>
       <c r="F138">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="H138">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
-        <v>18</v>
+        <v>120</v>
       </c>
       <c r="B139" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="C139" t="s">
-        <v>224</v>
+        <v>263</v>
       </c>
       <c r="D139" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="E139" t="s">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c r="F139">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="H139">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
-        <v>225</v>
+        <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>226</v>
+        <v>99</v>
       </c>
       <c r="C140" t="s">
-        <v>227</v>
+        <v>264</v>
       </c>
       <c r="D140" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="E140" t="s">
-        <v>33</v>
+        <v>168</v>
       </c>
       <c r="F140">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>2024</v>
+      </c>
+      <c r="H140" t="s">
+        <v>265</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
-        <v>225</v>
+        <v>19</v>
       </c>
       <c r="B141" t="s">
-        <v>226</v>
+        <v>20</v>
       </c>
       <c r="C141" t="s">
-        <v>228</v>
+        <v>266</v>
       </c>
       <c r="D141" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E141" t="s">
-        <v>22</v>
+        <v>267</v>
       </c>
       <c r="F141">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H141">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
-        <v>225</v>
+        <v>74</v>
       </c>
       <c r="B142" t="s">
-        <v>226</v>
+        <v>20</v>
       </c>
       <c r="C142" t="s">
-        <v>229</v>
+        <v>268</v>
       </c>
       <c r="D142" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E142" t="s">
-        <v>29</v>
+        <v>267</v>
       </c>
       <c r="F142">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H142">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
-        <v>225</v>
+        <v>83</v>
       </c>
       <c r="B143" t="s">
-        <v>226</v>
+        <v>20</v>
       </c>
       <c r="C143" t="s">
-        <v>230</v>
+        <v>269</v>
       </c>
       <c r="D143" t="s">
         <v>13</v>
       </c>
       <c r="E143" t="s">
-        <v>14</v>
+        <v>267</v>
       </c>
       <c r="F143">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H143" t="s">
-        <v>160</v>
+        <v>270</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
-        <v>225</v>
+        <v>139</v>
       </c>
       <c r="B144" t="s">
-        <v>226</v>
+        <v>99</v>
       </c>
       <c r="C144" t="s">
-        <v>231</v>
+        <v>271</v>
       </c>
       <c r="D144" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="E144" t="s">
-        <v>33</v>
+        <v>168</v>
       </c>
       <c r="F144">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H144">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" t="s">
-        <v>232</v>
+        <v>142</v>
       </c>
       <c r="B145" t="s">
-        <v>226</v>
+        <v>99</v>
       </c>
       <c r="C145" t="s">
-        <v>233</v>
+        <v>272</v>
       </c>
       <c r="D145" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="E145" t="s">
-        <v>22</v>
+        <v>168</v>
       </c>
       <c r="F145">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H145">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" t="s">
-        <v>232</v>
+        <v>142</v>
       </c>
       <c r="B146" t="s">
-        <v>226</v>
+        <v>99</v>
       </c>
       <c r="C146" t="s">
-        <v>234</v>
+        <v>273</v>
       </c>
       <c r="D146" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="E146" t="s">
-        <v>33</v>
+        <v>168</v>
       </c>
       <c r="F146">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>2024</v>
+      </c>
+      <c r="H146" t="s">
+        <v>274</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" t="s">
-        <v>232</v>
+        <v>144</v>
       </c>
       <c r="B147" t="s">
-        <v>226</v>
+        <v>99</v>
       </c>
       <c r="C147" t="s">
-        <v>235</v>
+        <v>275</v>
       </c>
       <c r="D147" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="E147" t="s">
-        <v>14</v>
+        <v>168</v>
       </c>
       <c r="F147">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>2024</v>
+      </c>
+      <c r="H147" t="s">
+        <v>265</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" t="s">
-        <v>232</v>
+        <v>144</v>
       </c>
       <c r="B148" t="s">
-        <v>226</v>
+        <v>99</v>
       </c>
       <c r="C148" t="s">
-        <v>236</v>
+        <v>276</v>
       </c>
       <c r="D148" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="E148" t="s">
-        <v>33</v>
+        <v>168</v>
       </c>
       <c r="F148">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H148">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" t="s">
-        <v>40</v>
+        <v>134</v>
       </c>
       <c r="B149" t="s">
-        <v>38</v>
+        <v>99</v>
       </c>
       <c r="C149" t="s">
-        <v>237</v>
+        <v>277</v>
       </c>
       <c r="D149" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="E149" t="s">
-        <v>14</v>
+        <v>168</v>
       </c>
       <c r="F149">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>2024</v>
+      </c>
+      <c r="H149" t="s">
+        <v>278</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" t="s">
-        <v>18</v>
+        <v>188</v>
       </c>
       <c r="B150" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="C150" t="s">
-        <v>209</v>
+        <v>279</v>
       </c>
       <c r="D150" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="E150" t="s">
-        <v>210</v>
+        <v>267</v>
       </c>
       <c r="F150">
-        <v>1998</v>
+        <v>2021</v>
       </c>
       <c r="H150">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" t="s">
-        <v>18</v>
+        <v>240</v>
       </c>
       <c r="B151" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="C151" t="s">
-        <v>211</v>
+        <v>280</v>
       </c>
       <c r="D151" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="E151" t="s">
-        <v>210</v>
+        <v>267</v>
       </c>
       <c r="F151">
-        <v>2007</v>
+        <v>2022</v>
       </c>
       <c r="H151">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="B152" t="s">
-        <v>16</v>
+        <v>43</v>
+      </c>
+      <c r="C152" t="s">
+        <v>281</v>
       </c>
       <c r="D152" t="s">
         <v>13</v>
       </c>
+      <c r="E152" t="s">
+        <v>267</v>
+      </c>
       <c r="F152">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="H152">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" t="s">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="B153" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="C153" t="s">
-        <v>212</v>
+        <v>282</v>
       </c>
       <c r="D153" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="E153" t="s">
-        <v>210</v>
+        <v>267</v>
       </c>
       <c r="F153">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="H153">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
       <c r="B154" t="s">
-        <v>16</v>
+        <v>43</v>
+      </c>
+      <c r="C154" t="s">
+        <v>283</v>
       </c>
       <c r="D154" t="s">
-        <v>43</v>
+        <v>13</v>
+      </c>
+      <c r="E154" t="s">
+        <v>267</v>
       </c>
       <c r="F154">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="H154">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" t="s">
-        <v>18</v>
+        <v>240</v>
       </c>
       <c r="B155" t="s">
-        <v>16</v>
+        <v>43</v>
+      </c>
+      <c r="C155" t="s">
+        <v>284</v>
       </c>
       <c r="D155" t="s">
-        <v>13</v>
+        <v>167</v>
+      </c>
+      <c r="E155" t="s">
+        <v>201</v>
       </c>
       <c r="F155">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="H155">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="B156" t="s">
-        <v>16</v>
+        <v>43</v>
+      </c>
+      <c r="C156" t="s">
+        <v>285</v>
       </c>
       <c r="D156" t="s">
-        <v>28</v>
+        <v>167</v>
+      </c>
+      <c r="E156" t="s">
+        <v>201</v>
       </c>
       <c r="F156">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="H156">
         <v>96</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" t="s">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="B157" t="s">
-        <v>16</v>
+        <v>43</v>
+      </c>
+      <c r="C157" t="s">
+        <v>286</v>
       </c>
       <c r="D157" t="s">
-        <v>43</v>
+        <v>167</v>
+      </c>
+      <c r="E157" t="s">
+        <v>201</v>
       </c>
       <c r="F157">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="H157">
-        <v>98</v>
+        <v>90</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
       <c r="B158" t="s">
-        <v>16</v>
+        <v>43</v>
+      </c>
+      <c r="C158" t="s">
+        <v>287</v>
       </c>
       <c r="D158" t="s">
-        <v>13</v>
+        <v>167</v>
+      </c>
+      <c r="E158" t="s">
+        <v>201</v>
       </c>
       <c r="F158">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="H158">
-        <v>98</v>
+        <v>92</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" t="s">
-        <v>18</v>
+        <v>288</v>
       </c>
       <c r="B159" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C159" t="s">
-        <v>213</v>
+        <v>289</v>
       </c>
       <c r="D159" t="s">
-        <v>155</v>
+        <v>13</v>
       </c>
       <c r="E159" t="s">
-        <v>156</v>
+        <v>14</v>
       </c>
       <c r="F159">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="H159">
         <v>97</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" t="s">
-        <v>18</v>
+        <v>290</v>
       </c>
       <c r="B160" t="s">
-        <v>16</v>
+        <v>11</v>
+      </c>
+      <c r="C160" t="s">
+        <v>291</v>
       </c>
       <c r="D160" t="s">
-        <v>33</v>
+        <v>13</v>
+      </c>
+      <c r="E160" t="s">
+        <v>14</v>
       </c>
       <c r="F160">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="H160">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" t="s">
-        <v>18</v>
+        <v>292</v>
       </c>
       <c r="B161" t="s">
-        <v>16</v>
+        <v>39</v>
+      </c>
+      <c r="C161" t="s">
+        <v>293</v>
       </c>
       <c r="D161" t="s">
-        <v>28</v>
+        <v>13</v>
+      </c>
+      <c r="E161" t="s">
+        <v>267</v>
       </c>
       <c r="F161">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>2022</v>
+      </c>
+      <c r="H161" t="s">
+        <v>270</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" t="s">
-        <v>18</v>
+        <v>294</v>
       </c>
       <c r="B162" t="s">
-        <v>16</v>
+        <v>39</v>
+      </c>
+      <c r="C162" t="s">
+        <v>295</v>
       </c>
       <c r="D162" t="s">
-        <v>43</v>
+        <v>13</v>
+      </c>
+      <c r="E162" t="s">
+        <v>267</v>
       </c>
       <c r="F162">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="H162">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
-        <v>18</v>
+        <v>76</v>
       </c>
       <c r="B163" t="s">
-        <v>16</v>
+        <v>39</v>
+      </c>
+      <c r="C163" t="s">
+        <v>296</v>
       </c>
       <c r="D163" t="s">
-        <v>33</v>
+        <v>22</v>
+      </c>
+      <c r="E163" t="s">
+        <v>23</v>
       </c>
       <c r="F163">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="H163">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
-        <v>18</v>
+        <v>297</v>
       </c>
       <c r="B164" t="s">
-        <v>16</v>
+        <v>11</v>
+      </c>
+      <c r="C164" t="s">
+        <v>298</v>
       </c>
       <c r="D164" t="s">
-        <v>33</v>
+        <v>13</v>
+      </c>
+      <c r="E164" t="s">
+        <v>14</v>
       </c>
       <c r="F164">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="H164">
         <v>96</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
-        <v>18</v>
+        <v>93</v>
       </c>
       <c r="B165" t="s">
-        <v>16</v>
+        <v>93</v>
+      </c>
+      <c r="C165" t="s">
+        <v>299</v>
       </c>
       <c r="D165" t="s">
-        <v>28</v>
+        <v>22</v>
+      </c>
+      <c r="E165" t="s">
+        <v>23</v>
       </c>
       <c r="F165">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="H165">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" t="s">
-        <v>18</v>
+        <v>146</v>
       </c>
       <c r="B166" t="s">
-        <v>16</v>
+        <v>96</v>
+      </c>
+      <c r="C166" t="s">
+        <v>300</v>
       </c>
       <c r="D166" t="s">
-        <v>43</v>
+        <v>103</v>
+      </c>
+      <c r="E166" t="s">
+        <v>104</v>
       </c>
       <c r="F166">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="H166">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" t="s">
-        <v>18</v>
+        <v>217</v>
       </c>
       <c r="B167" t="s">
-        <v>16</v>
+        <v>39</v>
+      </c>
+      <c r="C167" t="s">
+        <v>301</v>
       </c>
       <c r="D167" t="s">
         <v>13</v>
       </c>
+      <c r="E167" t="s">
+        <v>267</v>
+      </c>
       <c r="F167">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H167">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" t="s">
-        <v>18</v>
+        <v>63</v>
       </c>
       <c r="B168" t="s">
-        <v>16</v>
+        <v>39</v>
+      </c>
+      <c r="C168" t="s">
+        <v>302</v>
       </c>
       <c r="D168" t="s">
-        <v>155</v>
+        <v>13</v>
+      </c>
+      <c r="E168" t="s">
+        <v>267</v>
       </c>
       <c r="F168">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>2023</v>
+      </c>
+      <c r="H168" t="s">
+        <v>303</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" t="s">
-        <v>18</v>
+        <v>304</v>
       </c>
       <c r="B169" t="s">
-        <v>16</v>
+        <v>39</v>
+      </c>
+      <c r="C169" t="s">
+        <v>305</v>
       </c>
       <c r="D169" t="s">
-        <v>33</v>
+        <v>13</v>
+      </c>
+      <c r="E169" t="s">
+        <v>267</v>
       </c>
       <c r="F169">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="H169">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" t="s">
-        <v>18</v>
+        <v>76</v>
       </c>
       <c r="B170" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="C170" t="s">
-        <v>214</v>
+        <v>306</v>
       </c>
       <c r="D170" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>13</v>
       </c>
       <c r="F170">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="H170">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" t="s">
-        <v>18</v>
+        <v>79</v>
       </c>
       <c r="B171" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="C171" t="s">
-        <v>215</v>
+        <v>307</v>
       </c>
       <c r="D171" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E171" t="s">
-        <v>29</v>
+        <v>267</v>
       </c>
       <c r="F171">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="H171">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" t="s">
-        <v>18</v>
+        <v>220</v>
       </c>
       <c r="B172" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="C172" t="s">
-        <v>216</v>
+        <v>308</v>
       </c>
       <c r="D172" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="E172" t="s">
-        <v>44</v>
+        <v>267</v>
       </c>
       <c r="F172">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="H172">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" t="s">
-        <v>18</v>
+        <v>81</v>
       </c>
       <c r="B173" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="C173" t="s">
-        <v>217</v>
+        <v>309</v>
       </c>
       <c r="D173" t="s">
         <v>13</v>
       </c>
       <c r="E173" t="s">
-        <v>14</v>
+        <v>267</v>
       </c>
       <c r="F173">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="H173">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" t="s">
-        <v>18</v>
+        <v>112</v>
       </c>
       <c r="B174" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="C174" t="s">
-        <v>218</v>
+        <v>310</v>
       </c>
       <c r="D174" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E174" t="s">
-        <v>22</v>
+        <v>114</v>
       </c>
       <c r="F174">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H174">
-        <v>97</v>
+        <v>92</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="B175" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="C175" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="D175" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="E175" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="F175">
-        <v>2021</v>
+        <v>1998</v>
       </c>
       <c r="H175">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="B176" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="C176" t="s">
-        <v>220</v>
+        <v>312</v>
       </c>
       <c r="D176" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E176" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="F176">
-        <v>2021</v>
+        <v>2007</v>
       </c>
       <c r="H176">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="B177" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>43</v>
       </c>
       <c r="D177" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="F177">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="H177">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="B178" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="C178" t="s">
-        <v>221</v>
+        <v>313</v>
       </c>
       <c r="D178" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="E178" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F178">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="H178">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="B179" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>43</v>
       </c>
       <c r="D179" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="F179">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="H179">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="B180" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>43</v>
       </c>
       <c r="D180" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="F180">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="H180">
         <v>96</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" t="s">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="B181" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>43</v>
       </c>
       <c r="D181" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="F181">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="H181">
         <v>96</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" t="s">
-        <v>225</v>
+        <v>190</v>
       </c>
       <c r="B182" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>43</v>
       </c>
       <c r="D182" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="F182">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="H182">
-        <v>94</v>
+        <v>98</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" t="s">
-        <v>225</v>
+        <v>190</v>
       </c>
       <c r="B183" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>43</v>
       </c>
       <c r="D183" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="F183">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="H183">
-        <v>94</v>
+        <v>98</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" t="s">
-        <v>225</v>
+        <v>190</v>
       </c>
       <c r="B184" t="s">
-        <v>226</v>
+        <v>43</v>
       </c>
       <c r="C184" t="s">
-        <v>229</v>
+        <v>314</v>
       </c>
       <c r="D184" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E184" t="s">
-        <v>29</v>
+        <v>267</v>
       </c>
       <c r="F184">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="H184">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" t="s">
-        <v>225</v>
+        <v>190</v>
       </c>
       <c r="B185" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>43</v>
       </c>
       <c r="D185" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F185">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>2016</v>
+      </c>
+      <c r="H185">
+        <v>98</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" t="s">
-        <v>225</v>
+        <v>190</v>
       </c>
       <c r="B186" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>43</v>
       </c>
       <c r="D186" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F186">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="H186">
         <v>96</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" t="s">
-        <v>232</v>
+        <v>190</v>
       </c>
       <c r="B187" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>43</v>
       </c>
       <c r="D187" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>167</v>
       </c>
       <c r="F187">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="H187">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" t="s">
-        <v>232</v>
+        <v>190</v>
       </c>
       <c r="B188" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>43</v>
       </c>
       <c r="D188" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F188">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="H188">
         <v>97</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" t="s">
-        <v>232</v>
+        <v>190</v>
       </c>
       <c r="B189" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>43</v>
       </c>
       <c r="D189" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F189">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="H189">
         <v>96</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" t="s">
-        <v>232</v>
+        <v>190</v>
       </c>
       <c r="B190" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>43</v>
       </c>
       <c r="D190" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F190">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="H190">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" t="s">
-        <v>238</v>
+        <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D191" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="F191">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="H191">
-        <v>91</v>
+        <v>97</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" t="s">
-        <v>238</v>
+        <v>190</v>
       </c>
       <c r="B192" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D192" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="F192">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="H192">
-        <v>91</v>
+        <v>97</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" t="s">
-        <v>238</v>
+        <v>190</v>
       </c>
       <c r="B193" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D193" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F193">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="H193">
-        <v>90</v>
+        <v>97</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" t="s">
-        <v>238</v>
+        <v>190</v>
       </c>
       <c r="B194" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D194" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F194">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="H194">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" t="s">
-        <v>238</v>
+        <v>190</v>
       </c>
       <c r="B195" t="s">
-        <v>57</v>
+        <v>43</v>
+      </c>
+      <c r="C195" t="s">
+        <v>315</v>
       </c>
       <c r="D195" t="s">
-        <v>21</v>
+        <v>13</v>
+      </c>
+      <c r="E195" t="s">
+        <v>267</v>
       </c>
       <c r="F195">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H195">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" t="s">
-        <v>238</v>
+        <v>190</v>
       </c>
       <c r="B196" t="s">
-        <v>57</v>
+        <v>43</v>
+      </c>
+      <c r="C196" t="s">
+        <v>316</v>
       </c>
       <c r="D196" t="s">
-        <v>21</v>
+        <v>35</v>
+      </c>
+      <c r="E196" t="s">
+        <v>36</v>
       </c>
       <c r="F196">
         <v>2020</v>
       </c>
       <c r="H196">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" t="s">
-        <v>238</v>
+        <v>190</v>
       </c>
       <c r="B197" t="s">
-        <v>57</v>
+        <v>43</v>
+      </c>
+      <c r="C197" t="s">
+        <v>317</v>
       </c>
       <c r="D197" t="s">
-        <v>13</v>
+        <v>167</v>
+      </c>
+      <c r="E197" t="s">
+        <v>201</v>
       </c>
       <c r="F197">
         <v>2020</v>
       </c>
       <c r="H197">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" t="s">
-        <v>239</v>
+        <v>190</v>
       </c>
       <c r="B198" t="s">
-        <v>240</v>
+        <v>43</v>
       </c>
       <c r="C198" t="s">
-        <v>241</v>
+        <v>318</v>
       </c>
       <c r="D198" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="E198" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="F198">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="H198">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" t="s">
-        <v>239</v>
+        <v>190</v>
       </c>
       <c r="B199" t="s">
-        <v>240</v>
+        <v>43</v>
       </c>
       <c r="C199" t="s">
-        <v>242</v>
+        <v>319</v>
       </c>
       <c r="D199" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E199" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="F199">
         <v>2021</v>
       </c>
       <c r="H199">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" t="s">
-        <v>239</v>
+        <v>190</v>
       </c>
       <c r="B200" t="s">
-        <v>240</v>
+        <v>43</v>
       </c>
       <c r="C200" t="s">
-        <v>243</v>
+        <v>320</v>
       </c>
       <c r="D200" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E200" t="s">
-        <v>29</v>
+        <v>86</v>
       </c>
       <c r="F200">
         <v>2021</v>
       </c>
       <c r="H200">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" t="s">
-        <v>239</v>
+        <v>190</v>
       </c>
       <c r="B201" t="s">
-        <v>240</v>
+        <v>43</v>
       </c>
       <c r="C201" t="s">
-        <v>244</v>
+        <v>321</v>
       </c>
       <c r="D201" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E201" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F201">
         <v>2021</v>
       </c>
       <c r="H201">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" t="s">
-        <v>238</v>
+        <v>190</v>
       </c>
       <c r="B202" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C202" t="s">
-        <v>245</v>
+        <v>319</v>
       </c>
       <c r="D202" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="E202" t="s">
-        <v>246</v>
+        <v>104</v>
       </c>
       <c r="F202">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H202">
-        <v>92</v>
+        <v>97</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" t="s">
-        <v>238</v>
+        <v>190</v>
       </c>
       <c r="B203" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C203" t="s">
-        <v>247</v>
+        <v>322</v>
       </c>
       <c r="D203" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="E203" t="s">
-        <v>140</v>
+        <v>201</v>
       </c>
       <c r="F203">
         <v>2022</v>
       </c>
       <c r="H203">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" t="s">
-        <v>238</v>
+        <v>190</v>
       </c>
       <c r="B204" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C204" t="s">
-        <v>248</v>
+        <v>323</v>
       </c>
       <c r="D204" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="E204" t="s">
-        <v>44</v>
+        <v>267</v>
       </c>
       <c r="F204">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="H204">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" t="s">
-        <v>238</v>
+        <v>190</v>
       </c>
       <c r="B205" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C205" t="s">
-        <v>249</v>
+        <v>324</v>
       </c>
       <c r="D205" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>22</v>
       </c>
       <c r="F205">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H205">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" t="s">
-        <v>250</v>
+        <v>190</v>
       </c>
       <c r="B206" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="C206" t="s">
-        <v>251</v>
+        <v>325</v>
       </c>
       <c r="D206" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="E206" t="s">
-        <v>33</v>
+        <v>86</v>
       </c>
       <c r="F206">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H206">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" t="s">
-        <v>250</v>
+        <v>57</v>
       </c>
       <c r="B207" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="C207" t="s">
-        <v>251</v>
+        <v>326</v>
       </c>
       <c r="D207" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E207" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F207">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H207">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" t="s">
-        <v>194</v>
+        <v>57</v>
       </c>
       <c r="B208" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="C208" t="s">
-        <v>252</v>
+        <v>327</v>
       </c>
       <c r="D208" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="E208" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="F208">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>2021</v>
+      </c>
+      <c r="H208">
+        <v>94</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" t="s">
-        <v>157</v>
+        <v>57</v>
       </c>
       <c r="B209" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="C209" t="s">
-        <v>253</v>
+        <v>328</v>
       </c>
       <c r="D209" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="E209" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="F209">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="H209">
         <v>96</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" t="s">
-        <v>134</v>
+        <v>57</v>
       </c>
       <c r="B210" t="s">
-        <v>134</v>
+        <v>52</v>
       </c>
       <c r="C210" t="s">
-        <v>254</v>
+        <v>329</v>
       </c>
       <c r="D210" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E210" t="s">
-        <v>29</v>
+        <v>86</v>
       </c>
       <c r="F210">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>2022</v>
+      </c>
+      <c r="H210" t="s">
+        <v>270</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="B211" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="C211" t="s">
-        <v>255</v>
+        <v>330</v>
       </c>
       <c r="D211" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="E211" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F211">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H211">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" t="s">
-        <v>110</v>
+        <v>51</v>
       </c>
       <c r="B212" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="C212" t="s">
-        <v>256</v>
+        <v>331</v>
       </c>
       <c r="D212" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="E212" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
       <c r="F212">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>2021</v>
+      </c>
+      <c r="H212">
+        <v>96</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
       <c r="B213" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="C213" t="s">
-        <v>224</v>
+        <v>332</v>
       </c>
       <c r="D213" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="E213" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F213">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="H213">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="B214" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="C214" t="s">
-        <v>258</v>
+        <v>333</v>
       </c>
       <c r="D214" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="E214" t="s">
-        <v>33</v>
+        <v>86</v>
       </c>
       <c r="F214">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="H214">
         <v>96</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" t="s">
-        <v>134</v>
+        <v>51</v>
       </c>
       <c r="B215" t="s">
-        <v>134</v>
+        <v>52</v>
       </c>
       <c r="C215" t="s">
-        <v>254</v>
+        <v>334</v>
       </c>
       <c r="D215" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E215" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F215">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="H215">
-        <v>92</v>
+        <v>97</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="B216" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="C216" t="s">
-        <v>255</v>
+        <v>335</v>
       </c>
       <c r="D216" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="E216" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="F216">
         <v>2023</v>
       </c>
       <c r="H216">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" t="s">
-        <v>110</v>
+        <v>190</v>
       </c>
       <c r="B217" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="C217" t="s">
-        <v>256</v>
+        <v>311</v>
       </c>
       <c r="D217" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="E217" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="F217">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>1998</v>
+      </c>
+      <c r="H217">
+        <v>96</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="B218" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="C218" t="s">
-        <v>224</v>
+        <v>312</v>
       </c>
       <c r="D218" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="E218" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="F218">
-        <v>2023</v>
+        <v>2007</v>
       </c>
       <c r="H218">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" t="s">
-        <v>46</v>
+        <v>190</v>
       </c>
       <c r="B219" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>43</v>
       </c>
       <c r="D219" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="F219">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="H219">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B220" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="C220" t="s">
-        <v>259</v>
+        <v>313</v>
       </c>
       <c r="D220" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E220" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F220">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="H220">
-        <v>90</v>
+        <v>97</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" t="s">
-        <v>90</v>
+        <v>190</v>
       </c>
       <c r="B221" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>43</v>
       </c>
       <c r="D221" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>167</v>
       </c>
       <c r="F221">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>2015</v>
+      </c>
+      <c r="H221">
+        <v>97</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" t="s">
-        <v>46</v>
+        <v>190</v>
       </c>
       <c r="B222" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>43</v>
       </c>
       <c r="D222" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="F222">
-        <v>2023</v>
+        <v>2015</v>
       </c>
       <c r="H222">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" t="s">
-        <v>76</v>
+        <v>190</v>
       </c>
       <c r="B223" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>43</v>
       </c>
       <c r="D223" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F223">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="H223">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" t="s">
-        <v>205</v>
+        <v>190</v>
       </c>
       <c r="B224" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>43</v>
       </c>
       <c r="D224" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>167</v>
       </c>
       <c r="F224">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="H224">
-        <v>92</v>
+        <v>98</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" t="s">
-        <v>264</v>
+        <v>190</v>
       </c>
       <c r="B225" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>43</v>
       </c>
       <c r="D225" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F225">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="H225">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" t="s">
-        <v>127</v>
+        <v>190</v>
       </c>
       <c r="B226" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C226" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
       <c r="D226" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E226" t="s">
-        <v>49</v>
+        <v>267</v>
       </c>
       <c r="F226">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="H226">
-        <v>92</v>
+        <v>97</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" t="s">
-        <v>129</v>
+        <v>190</v>
       </c>
       <c r="B227" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>43</v>
       </c>
       <c r="D227" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="F227">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="H227">
-        <v>92</v>
+        <v>98</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" t="s">
-        <v>205</v>
+        <v>190</v>
       </c>
       <c r="B228" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>43</v>
       </c>
       <c r="D228" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="F228">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="H228">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" t="s">
-        <v>76</v>
+        <v>190</v>
       </c>
       <c r="B229" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>43</v>
       </c>
       <c r="D229" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>167</v>
       </c>
       <c r="F229">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="H229">
-        <v>92</v>
+        <v>97</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" t="s">
-        <v>270</v>
+        <v>190</v>
       </c>
       <c r="B230" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>43</v>
       </c>
       <c r="D230" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>22</v>
       </c>
       <c r="F230">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="H230">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="B231" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>43</v>
       </c>
       <c r="D231" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="E231" t="s">
         <v>22</v>
       </c>
       <c r="F231">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="H231">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" t="s">
-        <v>80</v>
+        <v>190</v>
       </c>
       <c r="B232" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>43</v>
       </c>
       <c r="D232" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>35</v>
       </c>
       <c r="F232">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="H232">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" t="s">
-        <v>134</v>
+        <v>190</v>
       </c>
       <c r="B233" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>43</v>
       </c>
       <c r="D233" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="F233">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="H233">
-        <v>92</v>
+        <v>97</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" t="s">
-        <v>276</v>
+        <v>190</v>
       </c>
       <c r="B234" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>43</v>
       </c>
       <c r="D234" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>85</v>
       </c>
       <c r="F234">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="H234">
-        <v>91</v>
+        <v>97</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="B235" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>43</v>
       </c>
       <c r="D235" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F235">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="H235">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" t="s">
-        <v>279</v>
+        <v>190</v>
       </c>
       <c r="B236" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>43</v>
       </c>
       <c r="D236" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="E236" t="s">
         <v>22</v>
       </c>
       <c r="F236">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="H236">
-        <v>91</v>
+        <v>98</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" t="s">
-        <v>129</v>
+        <v>190</v>
       </c>
       <c r="B237" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C237" t="s">
-        <v>281</v>
+        <v>315</v>
       </c>
       <c r="D237" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E237" t="s">
-        <v>106</v>
+        <v>267</v>
       </c>
       <c r="F237">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="H237">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" t="s">
-        <v>282</v>
+        <v>190</v>
       </c>
       <c r="B238" t="s">
-        <v>104</v>
+        <v>43</v>
       </c>
       <c r="C238" t="s">
-        <v>283</v>
+        <v>316</v>
       </c>
       <c r="D238" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="E238" t="s">
-        <v>155</v>
+        <v>36</v>
       </c>
       <c r="F238">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="H238">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" t="s">
-        <v>115</v>
+        <v>190</v>
       </c>
       <c r="B239" t="s">
-        <v>104</v>
+        <v>43</v>
       </c>
       <c r="C239" t="s">
-        <v>284</v>
+        <v>317</v>
       </c>
       <c r="D239" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="E239" t="s">
-        <v>155</v>
+        <v>201</v>
       </c>
       <c r="F239">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="H239">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" t="s">
-        <v>125</v>
+        <v>190</v>
       </c>
       <c r="B240" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C240" t="s">
-        <v>285</v>
+        <v>318</v>
       </c>
       <c r="D240" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="E240" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="F240">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>2020</v>
+      </c>
+      <c r="H240">
+        <v>96</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" t="s">
-        <v>35</v>
+        <v>190</v>
       </c>
       <c r="B241" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C241" t="s">
-        <v>286</v>
+        <v>319</v>
       </c>
       <c r="D241" t="s">
-        <v>33</v>
+        <v>103</v>
+      </c>
+      <c r="E241" t="s">
+        <v>104</v>
       </c>
       <c r="F241">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H241">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" t="s">
-        <v>103</v>
+        <v>190</v>
       </c>
       <c r="B242" t="s">
-        <v>104</v>
+        <v>43</v>
       </c>
       <c r="C242" t="s">
-        <v>287</v>
+        <v>320</v>
       </c>
       <c r="D242" t="s">
-        <v>155</v>
+        <v>85</v>
       </c>
       <c r="E242" t="s">
-        <v>155</v>
+        <v>86</v>
       </c>
       <c r="F242">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="H242">
-        <v>94</v>
+        <v>98</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="B243" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="C243" t="s">
-        <v>288</v>
+        <v>321</v>
       </c>
       <c r="D243" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E243" t="s">
         <v>22</v>
       </c>
       <c r="F243">
         <v>2021</v>
       </c>
       <c r="H243">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" t="s">
-        <v>289</v>
+        <v>190</v>
       </c>
       <c r="B244" t="s">
-        <v>81</v>
+        <v>43</v>
       </c>
       <c r="C244" t="s">
-        <v>290</v>
+        <v>319</v>
       </c>
       <c r="D244" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="E244" t="s">
-        <v>246</v>
+        <v>104</v>
       </c>
       <c r="F244">
         <v>2021</v>
       </c>
       <c r="H244">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" t="s">
-        <v>289</v>
+        <v>190</v>
       </c>
       <c r="B245" t="s">
-        <v>81</v>
+        <v>43</v>
       </c>
       <c r="C245" t="s">
-        <v>291</v>
+        <v>322</v>
       </c>
       <c r="D245" t="s">
-        <v>33</v>
+        <v>167</v>
+      </c>
+      <c r="E245" t="s">
+        <v>201</v>
       </c>
       <c r="F245">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H245">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" t="s">
-        <v>292</v>
+        <v>190</v>
       </c>
       <c r="B246" t="s">
-        <v>180</v>
+        <v>43</v>
       </c>
       <c r="C246" t="s">
-        <v>293</v>
+        <v>323</v>
       </c>
       <c r="D246" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E246" t="s">
-        <v>294</v>
+        <v>267</v>
       </c>
       <c r="F246">
         <v>2022</v>
       </c>
       <c r="H246">
         <v>96</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" t="s">
-        <v>129</v>
+        <v>190</v>
       </c>
       <c r="B247" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C247" t="s">
-        <v>295</v>
+        <v>324</v>
       </c>
       <c r="D247" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>22</v>
       </c>
       <c r="F247">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="H247">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B248" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="C248" t="s">
-        <v>297</v>
+        <v>325</v>
       </c>
       <c r="D248" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E248" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="F248">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H248">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" t="s">
-        <v>189</v>
+        <v>57</v>
       </c>
       <c r="B249" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="C249" t="s">
-        <v>298</v>
+        <v>326</v>
       </c>
       <c r="D249" t="s">
-        <v>33</v>
+        <v>22</v>
+      </c>
+      <c r="E249" t="s">
+        <v>22</v>
       </c>
       <c r="F249">
         <v>2021</v>
       </c>
       <c r="H249">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="B250" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="C250" t="s">
-        <v>299</v>
+        <v>327</v>
       </c>
       <c r="D250" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E250" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="F250">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H250">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" t="s">
-        <v>300</v>
+        <v>57</v>
       </c>
       <c r="B251" t="s">
-        <v>81</v>
+        <v>52</v>
       </c>
       <c r="C251" t="s">
-        <v>301</v>
+        <v>328</v>
       </c>
       <c r="D251" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E251" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="F251">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H251">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" t="s">
-        <v>302</v>
+        <v>57</v>
       </c>
       <c r="B252" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="C252" t="s">
-        <v>303</v>
+        <v>329</v>
       </c>
       <c r="D252" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E252" t="s">
-        <v>29</v>
+        <v>86</v>
       </c>
       <c r="F252">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>2022</v>
+      </c>
+      <c r="H252" t="s">
+        <v>270</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" t="s">
-        <v>304</v>
+        <v>57</v>
       </c>
       <c r="B253" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C253" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="D253" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E253" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F253">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H253">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" t="s">
-        <v>306</v>
+        <v>51</v>
       </c>
       <c r="B254" t="s">
-        <v>91</v>
+        <v>52</v>
       </c>
       <c r="C254" t="s">
-        <v>307</v>
+        <v>331</v>
       </c>
       <c r="D254" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="E254" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="F254">
         <v>2021</v>
       </c>
       <c r="H254">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" t="s">
-        <v>308</v>
+        <v>51</v>
       </c>
       <c r="B255" t="s">
-        <v>91</v>
+        <v>52</v>
       </c>
       <c r="C255" t="s">
-        <v>309</v>
+        <v>332</v>
       </c>
       <c r="D255" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E255" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="F255">
         <v>2021</v>
       </c>
       <c r="H255">
-        <v>90</v>
+        <v>97</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" t="s">
-        <v>110</v>
+        <v>51</v>
       </c>
       <c r="B256" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="C256" t="s">
-        <v>310</v>
+        <v>333</v>
       </c>
       <c r="D256" t="s">
-        <v>120</v>
+        <v>85</v>
       </c>
       <c r="E256" t="s">
-        <v>210</v>
+        <v>86</v>
       </c>
       <c r="F256">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H256">
         <v>96</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" t="s">
-        <v>311</v>
+        <v>51</v>
       </c>
       <c r="B257" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="C257" t="s">
-        <v>312</v>
+        <v>334</v>
       </c>
       <c r="D257" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E257" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F257">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="H257">
-        <v>90</v>
+        <v>97</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" t="s">
-        <v>143</v>
+        <v>336</v>
       </c>
       <c r="B258" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>110</v>
       </c>
       <c r="D258" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>103</v>
       </c>
       <c r="F258">
-        <v>2022</v>
+        <v>2014</v>
       </c>
       <c r="H258">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" t="s">
-        <v>100</v>
+        <v>336</v>
       </c>
       <c r="B259" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>110</v>
       </c>
       <c r="D259" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>35</v>
       </c>
       <c r="F259">
-        <v>2022</v>
+        <v>2014</v>
       </c>
       <c r="H259">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" t="s">
-        <v>35</v>
+        <v>336</v>
       </c>
       <c r="B260" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>110</v>
       </c>
       <c r="D260" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>103</v>
       </c>
       <c r="F260">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="H260">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" t="s">
-        <v>26</v>
+        <v>336</v>
       </c>
       <c r="B261" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>110</v>
       </c>
       <c r="D261" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>103</v>
       </c>
       <c r="F261">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="H261">
         <v>90</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" t="s">
-        <v>316</v>
+        <v>336</v>
       </c>
       <c r="B262" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>110</v>
       </c>
       <c r="D262" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="F262">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>2019</v>
+      </c>
+      <c r="H262">
+        <v>90</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" t="s">
-        <v>46</v>
+        <v>336</v>
       </c>
       <c r="B263" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>110</v>
       </c>
       <c r="D263" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="F263">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="H263">
-        <v>96</v>
+        <v>90</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" t="s">
-        <v>46</v>
+        <v>336</v>
       </c>
       <c r="B264" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>110</v>
       </c>
       <c r="D264" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>85</v>
       </c>
       <c r="F264">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>2020</v>
+      </c>
+      <c r="H264">
+        <v>90</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" t="s">
-        <v>50</v>
+        <v>337</v>
       </c>
       <c r="B265" t="s">
-        <v>47</v>
+        <v>338</v>
       </c>
       <c r="C265" t="s">
-        <v>320</v>
+        <v>339</v>
       </c>
       <c r="D265" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="E265" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="F265">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H265">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" t="s">
-        <v>50</v>
+        <v>337</v>
       </c>
       <c r="B266" t="s">
-        <v>47</v>
+        <v>338</v>
       </c>
       <c r="C266" t="s">
-        <v>321</v>
+        <v>340</v>
       </c>
       <c r="D266" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="E266" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
       <c r="F266">
-        <v>2024</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>2021</v>
+      </c>
+      <c r="H266">
+        <v>95</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" t="s">
-        <v>127</v>
+        <v>337</v>
       </c>
       <c r="B267" t="s">
-        <v>47</v>
+        <v>338</v>
       </c>
       <c r="C267" t="s">
-        <v>323</v>
+        <v>341</v>
       </c>
       <c r="D267" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="E267" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="F267">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="H267">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" t="s">
-        <v>127</v>
+        <v>337</v>
       </c>
       <c r="B268" t="s">
-        <v>47</v>
+        <v>338</v>
       </c>
       <c r="C268" t="s">
-        <v>324</v>
+        <v>342</v>
       </c>
       <c r="D268" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="E268" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F268">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="H268">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" t="s">
-        <v>129</v>
+        <v>336</v>
       </c>
       <c r="B269" t="s">
-        <v>47</v>
+        <v>110</v>
       </c>
       <c r="C269" t="s">
-        <v>325</v>
+        <v>343</v>
       </c>
       <c r="D269" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="E269" t="s">
-        <v>14</v>
+        <v>344</v>
       </c>
       <c r="F269">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H269">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" t="s">
-        <v>129</v>
+        <v>336</v>
       </c>
       <c r="B270" t="s">
-        <v>47</v>
+        <v>110</v>
       </c>
       <c r="C270" t="s">
-        <v>326</v>
+        <v>345</v>
       </c>
       <c r="D270" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="E270" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="F270">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="H270">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" t="s">
-        <v>125</v>
+        <v>336</v>
       </c>
       <c r="B271" t="s">
-        <v>47</v>
+        <v>110</v>
       </c>
       <c r="C271" t="s">
-        <v>327</v>
+        <v>346</v>
       </c>
       <c r="D271" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="E271" t="s">
-        <v>14</v>
+        <v>201</v>
       </c>
       <c r="F271">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="H271">
         <v>91</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" t="s">
-        <v>125</v>
+        <v>336</v>
       </c>
       <c r="B272" t="s">
-        <v>47</v>
+        <v>110</v>
       </c>
       <c r="C272" t="s">
-        <v>328</v>
+        <v>347</v>
       </c>
       <c r="D272" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="E272" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="F272">
         <v>2023</v>
       </c>
       <c r="H272">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" t="s">
-        <v>329</v>
+        <v>106</v>
       </c>
       <c r="B273" t="s">
-        <v>57</v>
+        <v>107</v>
       </c>
       <c r="C273" t="s">
-        <v>330</v>
+        <v>348</v>
       </c>
       <c r="D273" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E273" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F273">
         <v>2022</v>
       </c>
       <c r="H273">
-        <v>98</v>
+        <v>92</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="B274" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="C274" t="s">
-        <v>314</v>
+        <v>348</v>
       </c>
       <c r="D274" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E274" t="s">
-        <v>140</v>
+        <v>22</v>
       </c>
       <c r="F274">
         <v>2022</v>
       </c>
       <c r="H274">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" t="s">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="B275" t="s">
-        <v>104</v>
+        <v>68</v>
       </c>
       <c r="C275" t="s">
-        <v>331</v>
+        <v>349</v>
       </c>
       <c r="D275" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="E275" t="s">
-        <v>14</v>
+        <v>207</v>
       </c>
       <c r="F275">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>2024</v>
+      </c>
+      <c r="H275" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" t="s">
-        <v>103</v>
+        <v>74</v>
       </c>
       <c r="B276" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="C276" t="s">
-        <v>332</v>
+        <v>350</v>
       </c>
       <c r="D276" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="E276" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="F276">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="H276">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" t="s">
-        <v>282</v>
+        <v>93</v>
       </c>
       <c r="B277" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
       <c r="C277" t="s">
-        <v>333</v>
+        <v>351</v>
       </c>
       <c r="D277" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="E277" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="F277">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="H277">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" t="s">
-        <v>30</v>
+        <v>186</v>
       </c>
       <c r="B278" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C278" t="s">
-        <v>334</v>
+        <v>352</v>
       </c>
       <c r="D278" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="E278" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="F278">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H278">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" t="s">
-        <v>40</v>
+        <v>240</v>
       </c>
       <c r="B279" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C279" t="s">
-        <v>335</v>
+        <v>353</v>
       </c>
       <c r="D279" t="s">
-        <v>43</v>
+        <v>85</v>
+      </c>
+      <c r="E279" t="s">
+        <v>86</v>
       </c>
       <c r="F279">
         <v>2022</v>
       </c>
-      <c r="H279">
-        <v>97</v>
+      <c r="H279" t="s">
+        <v>354</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" t="s">
-        <v>157</v>
+        <v>43</v>
       </c>
       <c r="B280" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C280" t="s">
-        <v>336</v>
+        <v>325</v>
       </c>
       <c r="D280" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="E280" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="F280">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H280">
         <v>96</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" t="s">
-        <v>37</v>
+        <v>139</v>
       </c>
       <c r="B281" t="s">
-        <v>38</v>
+        <v>99</v>
       </c>
       <c r="C281" t="s">
-        <v>42</v>
+        <v>355</v>
       </c>
       <c r="D281" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E281" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="F281">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="H281">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" t="s">
-        <v>134</v>
+        <v>93</v>
       </c>
       <c r="B282" t="s">
-        <v>134</v>
+        <v>93</v>
       </c>
       <c r="C282" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="D282" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E282" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F282">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="H282">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" t="s">
-        <v>35</v>
+        <v>186</v>
       </c>
       <c r="B283" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C283" t="s">
-        <v>338</v>
+        <v>352</v>
       </c>
       <c r="D283" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="E283" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="F283">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H283">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" t="s">
-        <v>187</v>
+        <v>240</v>
       </c>
       <c r="B284" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="C284" t="s">
-        <v>339</v>
+        <v>353</v>
       </c>
       <c r="D284" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="E284" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="F284">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>2022</v>
+      </c>
+      <c r="H284" t="s">
+        <v>354</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" t="s">
-        <v>340</v>
+        <v>43</v>
       </c>
       <c r="B285" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="C285" t="s">
-        <v>341</v>
+        <v>325</v>
       </c>
       <c r="D285" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="E285" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="F285">
         <v>2023</v>
       </c>
       <c r="H285">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" t="s">
-        <v>276</v>
+        <v>139</v>
       </c>
       <c r="B286" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C286" t="s">
-        <v>342</v>
+        <v>355</v>
       </c>
       <c r="D286" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E286" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="F286">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="H286">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" t="s">
-        <v>343</v>
+        <v>146</v>
       </c>
       <c r="B287" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C287" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="D287" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="E287" t="s">
-        <v>44</v>
+        <v>104</v>
       </c>
       <c r="F287">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H287">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" t="s">
-        <v>345</v>
+        <v>227</v>
       </c>
       <c r="B288" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="C288" t="s">
-        <v>346</v>
+        <v>357</v>
       </c>
       <c r="D288" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E288" t="s">
-        <v>44</v>
+        <v>207</v>
       </c>
       <c r="F288">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>2024</v>
+      </c>
+      <c r="H288" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" t="s">
-        <v>103</v>
+        <v>139</v>
       </c>
       <c r="B289" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="C289" t="s">
-        <v>347</v>
+        <v>358</v>
       </c>
       <c r="D289" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>22</v>
       </c>
       <c r="F289">
         <v>2023</v>
       </c>
       <c r="H289">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" t="s">
-        <v>189</v>
+        <v>63</v>
       </c>
       <c r="B290" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="C290" t="s">
-        <v>348</v>
+        <v>359</v>
       </c>
       <c r="D290" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="E290" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F290">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H290">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" t="s">
-        <v>199</v>
+        <v>81</v>
       </c>
       <c r="B291" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="C291" t="s">
-        <v>349</v>
+        <v>360</v>
       </c>
       <c r="D291" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="E291" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F291">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H291">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" t="s">
-        <v>202</v>
+        <v>361</v>
       </c>
       <c r="B292" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="C292" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="D292" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="E292" t="s">
-        <v>14</v>
+        <v>204</v>
       </c>
       <c r="F292">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H292">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="B293" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="C293" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="D293" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="E293" t="s">
-        <v>14</v>
+        <v>204</v>
       </c>
       <c r="F293">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="H293">
         <v>92</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" t="s">
-        <v>98</v>
+        <v>172</v>
       </c>
       <c r="B294" t="s">
-        <v>16</v>
+        <v>99</v>
       </c>
       <c r="C294" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="D294" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E294" t="s">
-        <v>29</v>
+        <v>204</v>
       </c>
       <c r="F294">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="H294">
         <v>92</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" t="s">
-        <v>24</v>
+        <v>81</v>
       </c>
       <c r="B295" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="C295" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="D295" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="E295" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="F295">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H295">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" t="s">
-        <v>143</v>
+        <v>63</v>
       </c>
       <c r="B296" t="s">
-        <v>180</v>
+        <v>39</v>
       </c>
       <c r="C296" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="D296" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="E296" t="s">
-        <v>246</v>
+        <v>104</v>
       </c>
       <c r="F296">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H296">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" t="s">
-        <v>143</v>
+        <v>367</v>
       </c>
       <c r="B297" t="s">
-        <v>180</v>
+        <v>39</v>
       </c>
       <c r="C297" t="s">
-        <v>355</v>
+        <v>368</v>
       </c>
       <c r="D297" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="E297" t="s">
-        <v>246</v>
+        <v>369</v>
       </c>
       <c r="F297">
         <v>2020</v>
       </c>
       <c r="H297">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" t="s">
-        <v>143</v>
+        <v>292</v>
       </c>
       <c r="B298" t="s">
-        <v>180</v>
+        <v>39</v>
       </c>
       <c r="C298" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="D298" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E298" t="s">
-        <v>357</v>
+        <v>104</v>
       </c>
       <c r="F298">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H298">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" t="s">
-        <v>50</v>
+        <v>161</v>
       </c>
       <c r="B299" t="s">
-        <v>47</v>
+        <v>162</v>
       </c>
       <c r="C299" t="s">
-        <v>358</v>
+        <v>371</v>
       </c>
       <c r="D299" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="E299" t="s">
-        <v>152</v>
+        <v>267</v>
       </c>
       <c r="F299">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="H299">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" t="s">
-        <v>50</v>
+        <v>93</v>
       </c>
       <c r="B300" t="s">
-        <v>47</v>
+        <v>93</v>
       </c>
       <c r="C300" t="s">
-        <v>359</v>
+        <v>372</v>
       </c>
       <c r="D300" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>35</v>
       </c>
       <c r="F300">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="H300">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" t="s">
-        <v>329</v>
+        <v>373</v>
       </c>
       <c r="B301" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="C301" t="s">
-        <v>360</v>
+        <v>374</v>
       </c>
       <c r="D301" t="s">
-        <v>33</v>
+        <v>103</v>
+      </c>
+      <c r="E301" t="s">
+        <v>114</v>
       </c>
       <c r="F301">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="H301">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" t="s">
-        <v>194</v>
+        <v>304</v>
       </c>
       <c r="B302" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="C302" t="s">
-        <v>361</v>
+        <v>375</v>
       </c>
       <c r="D302" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="E302" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="F302">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>2021</v>
+      </c>
+      <c r="H302">
+        <v>94</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" t="s">
-        <v>70</v>
+        <v>376</v>
       </c>
       <c r="B303" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="C303" t="s">
-        <v>362</v>
+        <v>377</v>
       </c>
       <c r="D303" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="E303" t="s">
-        <v>363</v>
+        <v>104</v>
       </c>
       <c r="F303">
         <v>2023</v>
       </c>
-      <c r="H303" t="s">
-        <v>138</v>
+      <c r="H303">
+        <v>91</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" t="s">
-        <v>70</v>
+        <v>172</v>
       </c>
       <c r="B304" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="C304" t="s">
-        <v>364</v>
+        <v>378</v>
       </c>
       <c r="D304" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E304" t="s">
-        <v>140</v>
+        <v>236</v>
       </c>
       <c r="F304">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>2024</v>
+      </c>
+      <c r="H304">
+        <v>92</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" t="s">
-        <v>136</v>
+        <v>379</v>
       </c>
       <c r="B305" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="C305" t="s">
-        <v>366</v>
+        <v>380</v>
       </c>
       <c r="D305" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E305" t="s">
-        <v>363</v>
+        <v>13</v>
       </c>
       <c r="F305">
         <v>2022</v>
       </c>
-      <c r="H305" t="s">
-        <v>138</v>
+      <c r="H305">
+        <v>95</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" t="s">
-        <v>143</v>
+        <v>55</v>
       </c>
       <c r="B306" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="C306" t="s">
-        <v>367</v>
+        <v>381</v>
       </c>
       <c r="D306" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E306" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="F306">
         <v>2022</v>
       </c>
-      <c r="H306" t="s">
-        <v>138</v>
+      <c r="H306">
+        <v>93</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="B307" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="C307" t="s">
-        <v>368</v>
+        <v>382</v>
       </c>
       <c r="D307" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E307" t="s">
-        <v>29</v>
+        <v>86</v>
       </c>
       <c r="F307">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="H307" t="s">
-        <v>138</v>
+        <v>278</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" t="s">
-        <v>194</v>
+        <v>90</v>
       </c>
       <c r="B308" t="s">
-        <v>31</v>
+        <v>90</v>
       </c>
       <c r="C308" t="s">
-        <v>369</v>
+        <v>383</v>
       </c>
       <c r="D308" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F308">
         <v>2022</v>
       </c>
       <c r="H308">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" t="s">
-        <v>157</v>
+        <v>234</v>
       </c>
       <c r="B309" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="C309" t="s">
-        <v>370</v>
+        <v>384</v>
       </c>
       <c r="D309" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="E309" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="F309">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H309">
-        <v>98</v>
+        <v>94</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" t="s">
-        <v>127</v>
+        <v>79</v>
       </c>
       <c r="B310" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C310" t="s">
-        <v>371</v>
+        <v>385</v>
       </c>
       <c r="D310" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="E310" t="s">
-        <v>49</v>
+        <v>104</v>
       </c>
       <c r="F310">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="H310">
         <v>93</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" t="s">
-        <v>129</v>
+        <v>386</v>
       </c>
       <c r="B311" t="s">
-        <v>47</v>
+        <v>162</v>
       </c>
       <c r="C311" t="s">
-        <v>372</v>
+        <v>387</v>
       </c>
       <c r="D311" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E311" t="s">
-        <v>49</v>
+        <v>344</v>
       </c>
       <c r="F311">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="H311">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" t="s">
-        <v>300</v>
+        <v>386</v>
       </c>
       <c r="B312" t="s">
-        <v>81</v>
+        <v>162</v>
       </c>
       <c r="C312" t="s">
-        <v>373</v>
+        <v>388</v>
       </c>
       <c r="D312" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F312">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="H312">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" t="s">
-        <v>134</v>
+        <v>15</v>
       </c>
       <c r="B313" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="C313" t="s">
-        <v>374</v>
+        <v>389</v>
       </c>
       <c r="D313" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E313" t="s">
-        <v>22</v>
+        <v>390</v>
       </c>
       <c r="F313">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H313">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" t="s">
-        <v>302</v>
+        <v>172</v>
       </c>
       <c r="B314" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="C314" t="s">
-        <v>375</v>
+        <v>391</v>
       </c>
       <c r="D314" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E314" t="s">
-        <v>22</v>
+        <v>392</v>
       </c>
       <c r="F314">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="H314">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" t="s">
-        <v>345</v>
+        <v>76</v>
       </c>
       <c r="B315" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C315" t="s">
-        <v>376</v>
+        <v>393</v>
       </c>
       <c r="D315" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E315" t="s">
-        <v>140</v>
+        <v>104</v>
       </c>
       <c r="F315">
         <v>2021</v>
       </c>
       <c r="H315">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" t="s">
-        <v>377</v>
+        <v>76</v>
       </c>
       <c r="B316" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="C316" t="s">
-        <v>378</v>
+        <v>394</v>
       </c>
       <c r="D316" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F316">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H316">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" t="s">
-        <v>289</v>
+        <v>217</v>
       </c>
       <c r="B317" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="C317" t="s">
-        <v>379</v>
+        <v>395</v>
       </c>
       <c r="D317" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="E317" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="F317">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="H317">
         <v>95</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" t="s">
-        <v>380</v>
+        <v>396</v>
       </c>
       <c r="B318" t="s">
-        <v>381</v>
+        <v>162</v>
       </c>
       <c r="C318" t="s">
-        <v>382</v>
+        <v>397</v>
       </c>
       <c r="D318" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E318" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="F318">
         <v>2019</v>
       </c>
       <c r="H318">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="B319" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C319" t="s">
-        <v>383</v>
+        <v>398</v>
       </c>
       <c r="D319" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="E319" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="F319">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H319">
         <v>91</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" t="s">
-        <v>37</v>
+        <v>399</v>
       </c>
       <c r="B320" t="s">
-        <v>38</v>
+        <v>128</v>
       </c>
       <c r="C320" t="s">
-        <v>384</v>
+        <v>400</v>
       </c>
       <c r="D320" t="s">
-        <v>13</v>
+        <v>35</v>
+      </c>
+      <c r="E320" t="s">
+        <v>36</v>
       </c>
       <c r="F320">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H320">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" t="s">
-        <v>52</v>
+        <v>130</v>
       </c>
       <c r="B321" t="s">
-        <v>53</v>
+        <v>131</v>
       </c>
       <c r="C321" t="s">
-        <v>385</v>
+        <v>401</v>
       </c>
       <c r="D321" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E321" t="s">
-        <v>22</v>
+        <v>229</v>
       </c>
       <c r="F321">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H321">
         <v>91</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" t="s">
-        <v>304</v>
+        <v>402</v>
       </c>
       <c r="B322" t="s">
-        <v>53</v>
+        <v>131</v>
       </c>
       <c r="C322" t="s">
-        <v>386</v>
+        <v>403</v>
       </c>
       <c r="D322" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E322" t="s">
-        <v>22</v>
+        <v>229</v>
       </c>
       <c r="F322">
         <v>2021</v>
       </c>
       <c r="H322">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" t="s">
-        <v>308</v>
+        <v>240</v>
       </c>
       <c r="B323" t="s">
-        <v>91</v>
+        <v>43</v>
       </c>
       <c r="C323" t="s">
-        <v>387</v>
+        <v>404</v>
       </c>
       <c r="D323" t="s">
         <v>28</v>
       </c>
+      <c r="E323" t="s">
+        <v>41</v>
+      </c>
       <c r="F323">
         <v>2021</v>
       </c>
       <c r="H323">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" t="s">
-        <v>388</v>
+        <v>157</v>
       </c>
       <c r="B324" t="s">
-        <v>389</v>
+        <v>43</v>
       </c>
       <c r="C324" t="s">
-        <v>390</v>
+        <v>405</v>
       </c>
       <c r="D324" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E324" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="F324">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="H324">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" t="s">
+        <v>17</v>
+      </c>
+      <c r="B325" t="s">
+        <v>11</v>
+      </c>
+      <c r="C325" t="s">
+        <v>406</v>
+      </c>
+      <c r="D325" t="s">
         <v>35</v>
       </c>
-      <c r="B325" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E325" t="s">
-        <v>14</v>
+        <v>390</v>
       </c>
       <c r="F325">
         <v>2022</v>
       </c>
       <c r="H325">
         <v>94</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="B326" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="C326" t="s">
-        <v>392</v>
+        <v>407</v>
       </c>
       <c r="D326" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E326" t="s">
-        <v>22</v>
+        <v>114</v>
       </c>
       <c r="F326">
         <v>2022</v>
       </c>
       <c r="H326">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B327" t="s">
-        <v>53</v>
+        <v>90</v>
       </c>
       <c r="C327" t="s">
-        <v>393</v>
+        <v>408</v>
       </c>
       <c r="D327" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E327" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="F327">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H327">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" t="s">
-        <v>380</v>
+        <v>42</v>
       </c>
       <c r="B328" t="s">
-        <v>381</v>
+        <v>43</v>
       </c>
       <c r="C328" t="s">
-        <v>382</v>
+        <v>195</v>
       </c>
       <c r="D328" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E328" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="F328">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="H328">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" t="s">
-        <v>292</v>
+        <v>30</v>
       </c>
       <c r="B329" t="s">
-        <v>180</v>
+        <v>26</v>
       </c>
       <c r="C329" t="s">
-        <v>394</v>
+        <v>409</v>
       </c>
       <c r="D329" t="s">
-        <v>155</v>
+        <v>85</v>
       </c>
       <c r="E329" t="s">
-        <v>155</v>
+        <v>86</v>
       </c>
       <c r="F329">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>2023</v>
+      </c>
+      <c r="H329" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" t="s">
-        <v>30</v>
+        <v>139</v>
       </c>
       <c r="B330" t="s">
-        <v>31</v>
+        <v>99</v>
       </c>
       <c r="C330" t="s">
-        <v>383</v>
+        <v>410</v>
       </c>
       <c r="D330" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="E330" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="F330">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H330">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" t="s">
-        <v>380</v>
+        <v>139</v>
       </c>
       <c r="B331" t="s">
-        <v>381</v>
+        <v>99</v>
       </c>
       <c r="C331" t="s">
-        <v>382</v>
+        <v>411</v>
       </c>
       <c r="D331" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E331" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="F331">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>2024</v>
+      </c>
+      <c r="H331" t="s">
+        <v>265</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" t="s">
-        <v>37</v>
+        <v>142</v>
       </c>
       <c r="B332" t="s">
-        <v>38</v>
+        <v>99</v>
       </c>
       <c r="C332" t="s">
-        <v>384</v>
+        <v>412</v>
       </c>
       <c r="D332" t="s">
-        <v>13</v>
+        <v>85</v>
+      </c>
+      <c r="E332" t="s">
+        <v>86</v>
       </c>
       <c r="F332">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H332">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" t="s">
-        <v>52</v>
+        <v>142</v>
       </c>
       <c r="B333" t="s">
-        <v>53</v>
+        <v>99</v>
       </c>
       <c r="C333" t="s">
-        <v>385</v>
+        <v>413</v>
       </c>
       <c r="D333" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E333" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="F333">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>2024</v>
+      </c>
+      <c r="H333" t="s">
+        <v>414</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" t="s">
-        <v>30</v>
+        <v>98</v>
       </c>
       <c r="B334" t="s">
-        <v>31</v>
+        <v>99</v>
       </c>
       <c r="C334" t="s">
-        <v>383</v>
+        <v>415</v>
       </c>
       <c r="D334" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="E334" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="F334">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H334">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" t="s">
-        <v>304</v>
+        <v>98</v>
       </c>
       <c r="B335" t="s">
-        <v>53</v>
+        <v>99</v>
       </c>
       <c r="C335" t="s">
-        <v>386</v>
+        <v>416</v>
       </c>
       <c r="D335" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E335" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="F335">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="H335">
         <v>93</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" t="s">
-        <v>37</v>
+        <v>172</v>
       </c>
       <c r="B336" t="s">
-        <v>38</v>
+        <v>99</v>
       </c>
       <c r="C336" t="s">
-        <v>384</v>
+        <v>417</v>
       </c>
       <c r="D336" t="s">
-        <v>13</v>
+        <v>85</v>
+      </c>
+      <c r="E336" t="s">
+        <v>86</v>
       </c>
       <c r="F336">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H336">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" t="s">
-        <v>308</v>
+        <v>172</v>
       </c>
       <c r="B337" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="C337" t="s">
-        <v>387</v>
+        <v>418</v>
       </c>
       <c r="D337" t="s">
-        <v>28</v>
+        <v>85</v>
+      </c>
+      <c r="E337" t="s">
+        <v>86</v>
       </c>
       <c r="F337">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="H337">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338" t="s">
-        <v>52</v>
+        <v>134</v>
       </c>
       <c r="B338" t="s">
-        <v>53</v>
+        <v>99</v>
       </c>
       <c r="C338" t="s">
-        <v>385</v>
+        <v>419</v>
       </c>
       <c r="D338" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E338" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="F338">
         <v>2022</v>
       </c>
       <c r="H338">
         <v>91</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" t="s">
-        <v>24</v>
+        <v>134</v>
       </c>
       <c r="B339" t="s">
-        <v>16</v>
+        <v>99</v>
       </c>
       <c r="C339" t="s">
-        <v>395</v>
+        <v>420</v>
       </c>
       <c r="D339" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E339" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="F339">
         <v>2023</v>
       </c>
       <c r="H339">
         <v>93</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" t="s">
-        <v>304</v>
+        <v>159</v>
       </c>
       <c r="B340" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="C340" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="D340" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E340" t="s">
         <v>22</v>
       </c>
       <c r="F340">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H340">
-        <v>93</v>
+        <v>98</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" t="s">
-        <v>388</v>
+        <v>72</v>
       </c>
       <c r="B341" t="s">
-        <v>389</v>
+        <v>47</v>
       </c>
       <c r="C341" t="s">
-        <v>390</v>
+        <v>407</v>
       </c>
       <c r="D341" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E341" t="s">
-        <v>22</v>
+        <v>114</v>
       </c>
       <c r="F341">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H341">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" t="s">
-        <v>308</v>
+        <v>55</v>
       </c>
       <c r="B342" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="C342" t="s">
-        <v>387</v>
+        <v>422</v>
       </c>
       <c r="D342" t="s">
-        <v>28</v>
+        <v>85</v>
+      </c>
+      <c r="E342" t="s">
+        <v>86</v>
       </c>
       <c r="F342">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H342">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" t="s">
-        <v>143</v>
+        <v>234</v>
       </c>
       <c r="B343" t="s">
-        <v>180</v>
+        <v>26</v>
       </c>
       <c r="C343" t="s">
-        <v>396</v>
+        <v>423</v>
       </c>
       <c r="D343" t="s">
-        <v>155</v>
+        <v>85</v>
       </c>
       <c r="E343" t="s">
-        <v>182</v>
+        <v>86</v>
       </c>
       <c r="F343">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="H343">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" t="s">
-        <v>35</v>
+        <v>379</v>
       </c>
       <c r="B344" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="C344" t="s">
-        <v>391</v>
+        <v>424</v>
       </c>
       <c r="D344" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="E344" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="F344">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H344">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" t="s">
-        <v>388</v>
+        <v>95</v>
       </c>
       <c r="B345" t="s">
-        <v>389</v>
+        <v>96</v>
       </c>
       <c r="C345" t="s">
-        <v>390</v>
+        <v>425</v>
       </c>
       <c r="D345" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="E345" t="s">
-        <v>22</v>
+        <v>201</v>
       </c>
       <c r="F345">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H345">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="B346" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="C346" t="s">
-        <v>392</v>
+        <v>426</v>
       </c>
       <c r="D346" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>167</v>
       </c>
       <c r="F346">
         <v>2022</v>
       </c>
       <c r="H346">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="B347" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="C347" t="s">
-        <v>393</v>
+        <v>427</v>
       </c>
       <c r="D347" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="E347" t="s">
-        <v>22</v>
+        <v>201</v>
       </c>
       <c r="F347">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H347">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="B348" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="C348" t="s">
-        <v>391</v>
+        <v>200</v>
       </c>
       <c r="D348" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="E348" t="s">
-        <v>14</v>
+        <v>201</v>
       </c>
       <c r="F348">
         <v>2022</v>
       </c>
       <c r="H348">
         <v>94</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="B349" t="s">
-        <v>53</v>
+        <v>93</v>
       </c>
       <c r="C349" t="s">
-        <v>392</v>
+        <v>428</v>
       </c>
       <c r="D349" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="E349" t="s">
-        <v>22</v>
+        <v>201</v>
       </c>
       <c r="F349">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H349">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B350" t="s">
-        <v>53</v>
+        <v>90</v>
       </c>
       <c r="C350" t="s">
-        <v>393</v>
+        <v>429</v>
       </c>
       <c r="D350" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="E350" t="s">
-        <v>22</v>
+        <v>201</v>
       </c>
       <c r="F350">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H350">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" t="s">
-        <v>30</v>
+        <v>294</v>
       </c>
       <c r="B351" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C351" t="s">
-        <v>397</v>
+        <v>430</v>
       </c>
       <c r="D351" t="s">
-        <v>33</v>
+        <v>85</v>
+      </c>
+      <c r="E351" t="s">
+        <v>86</v>
       </c>
       <c r="F351">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H351">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" t="s">
-        <v>37</v>
+        <v>431</v>
       </c>
       <c r="B352" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="C352" t="s">
-        <v>398</v>
+        <v>432</v>
       </c>
       <c r="D352" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="E352" t="s">
-        <v>22</v>
+        <v>201</v>
       </c>
       <c r="F352">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H352">
         <v>92</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" t="s">
-        <v>37</v>
+        <v>373</v>
       </c>
       <c r="B353" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="C353" t="s">
-        <v>399</v>
+        <v>433</v>
       </c>
       <c r="D353" t="s">
-        <v>33</v>
+        <v>167</v>
+      </c>
+      <c r="E353" t="s">
+        <v>201</v>
       </c>
       <c r="F353">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="H353">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" t="s">
-        <v>143</v>
+        <v>434</v>
       </c>
       <c r="B354" t="s">
-        <v>180</v>
+        <v>47</v>
       </c>
       <c r="C354" t="s">
-        <v>400</v>
+        <v>435</v>
       </c>
       <c r="D354" t="s">
-        <v>401</v>
+        <v>167</v>
       </c>
       <c r="E354" t="s">
-        <v>402</v>
+        <v>201</v>
       </c>
       <c r="F354">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H354">
         <v>93</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B355" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="C355" t="s">
-        <v>403</v>
+        <v>436</v>
       </c>
       <c r="D355" t="s">
-        <v>33</v>
+        <v>167</v>
+      </c>
+      <c r="E355" t="s">
+        <v>201</v>
       </c>
       <c r="F355">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H355">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" t="s">
-        <v>35</v>
+        <v>234</v>
       </c>
       <c r="B356" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="C356" t="s">
-        <v>404</v>
+        <v>437</v>
       </c>
       <c r="D356" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E356" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F356">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H356">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B357" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="C357" t="s">
-        <v>405</v>
+        <v>438</v>
       </c>
       <c r="D357" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="E357" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="F357">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H357">
         <v>95</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" t="s">
-        <v>40</v>
+        <v>304</v>
       </c>
       <c r="B358" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C358" t="s">
-        <v>406</v>
+        <v>439</v>
       </c>
       <c r="D358" t="s">
-        <v>33</v>
+        <v>85</v>
+      </c>
+      <c r="E358" t="s">
+        <v>86</v>
       </c>
       <c r="F358">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H358">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="B359" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C359" t="s">
-        <v>407</v>
+        <v>440</v>
       </c>
       <c r="D359" t="s">
-        <v>120</v>
+        <v>85</v>
       </c>
       <c r="E359" t="s">
-        <v>121</v>
+        <v>86</v>
       </c>
       <c r="F359">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H359">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" t="s">
-        <v>123</v>
+        <v>63</v>
       </c>
       <c r="B360" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C360" t="s">
-        <v>408</v>
+        <v>441</v>
       </c>
       <c r="D360" t="s">
-        <v>120</v>
+        <v>85</v>
       </c>
       <c r="E360" t="s">
-        <v>121</v>
+        <v>86</v>
       </c>
       <c r="F360">
         <v>2022</v>
       </c>
       <c r="H360">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" t="s">
-        <v>127</v>
+        <v>169</v>
       </c>
       <c r="B361" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C361" t="s">
-        <v>409</v>
+        <v>442</v>
       </c>
       <c r="D361" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="E361" t="s">
+        <v>36</v>
       </c>
       <c r="F361">
         <v>2023</v>
       </c>
       <c r="H361">
         <v>92</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" t="s">
-        <v>16</v>
+        <v>155</v>
       </c>
       <c r="B362" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="C362" t="s">
-        <v>223</v>
+        <v>443</v>
       </c>
       <c r="D362" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="E362" t="s">
+        <v>36</v>
       </c>
       <c r="F362">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H362">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="B363" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="C363" t="s">
-        <v>410</v>
+        <v>444</v>
       </c>
       <c r="D363" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E363" t="s">
-        <v>29</v>
+        <v>344</v>
       </c>
       <c r="F363">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H363">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" t="s">
-        <v>411</v>
+        <v>17</v>
       </c>
       <c r="B364" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="C364" t="s">
-        <v>412</v>
+        <v>445</v>
       </c>
       <c r="D364" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="E364" t="s">
-        <v>29</v>
+        <v>344</v>
       </c>
       <c r="F364">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H364">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="B365" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="C365" t="s">
-        <v>413</v>
+        <v>446</v>
       </c>
       <c r="D365" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="E365" t="s">
-        <v>29</v>
+        <v>447</v>
       </c>
       <c r="F365">
         <v>2022</v>
       </c>
       <c r="H365">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" t="s">
-        <v>80</v>
+        <v>142</v>
       </c>
       <c r="B366" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="C366" t="s">
-        <v>414</v>
+        <v>448</v>
       </c>
       <c r="D366" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="E366" t="s">
-        <v>29</v>
+        <v>168</v>
       </c>
       <c r="F366">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H366">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="B367" t="s">
-        <v>134</v>
+        <v>99</v>
       </c>
       <c r="C367" t="s">
-        <v>415</v>
+        <v>449</v>
       </c>
       <c r="D367" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E367" t="s">
-        <v>29</v>
+        <v>392</v>
       </c>
       <c r="F367">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H367">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" t="s">
-        <v>94</v>
+        <v>159</v>
       </c>
       <c r="B368" t="s">
-        <v>91</v>
+        <v>110</v>
       </c>
       <c r="C368" t="s">
-        <v>416</v>
+        <v>450</v>
       </c>
       <c r="D368" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="F368">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H368">
-        <v>90</v>
+        <v>97</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" t="s">
-        <v>417</v>
+        <v>146</v>
       </c>
       <c r="B369" t="s">
-        <v>91</v>
+        <v>68</v>
       </c>
       <c r="C369" t="s">
-        <v>418</v>
+        <v>451</v>
       </c>
       <c r="D369" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E369" t="s">
-        <v>93</v>
+        <v>36</v>
       </c>
       <c r="F369">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>2023</v>
+      </c>
+      <c r="H369" t="s">
+        <v>257</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" t="s">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="B370" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="C370" t="s">
-        <v>419</v>
+        <v>452</v>
       </c>
       <c r="D370" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E370" t="s">
-        <v>29</v>
+        <v>453</v>
       </c>
       <c r="F370">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>2023</v>
+      </c>
+      <c r="H370" t="s">
+        <v>257</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" t="s">
-        <v>411</v>
+        <v>125</v>
       </c>
       <c r="B371" t="s">
-        <v>101</v>
+        <v>68</v>
       </c>
       <c r="C371" t="s">
-        <v>420</v>
+        <v>454</v>
       </c>
       <c r="D371" t="s">
-        <v>28</v>
+        <v>103</v>
+      </c>
+      <c r="E371" t="s">
+        <v>114</v>
       </c>
       <c r="F371">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>2023</v>
+      </c>
+      <c r="H371" t="s">
+        <v>455</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" t="s">
-        <v>199</v>
+        <v>116</v>
       </c>
       <c r="B372" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="C372" t="s">
-        <v>421</v>
+        <v>456</v>
       </c>
       <c r="D372" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="E372" t="s">
-        <v>156</v>
+        <v>453</v>
       </c>
       <c r="F372">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>2022</v>
+      </c>
+      <c r="H372" t="s">
+        <v>257</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" t="s">
-        <v>205</v>
+        <v>17</v>
       </c>
       <c r="B373" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="C373" t="s">
-        <v>422</v>
+        <v>457</v>
       </c>
       <c r="D373" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="E373" t="s">
-        <v>156</v>
+        <v>36</v>
       </c>
       <c r="F373">
         <v>2022</v>
       </c>
-      <c r="H373">
-        <v>90</v>
+      <c r="H373" t="s">
+        <v>257</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="B374" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="C374" t="s">
-        <v>423</v>
+        <v>458</v>
       </c>
       <c r="D374" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="E374" t="s">
-        <v>156</v>
+        <v>36</v>
       </c>
       <c r="F374">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>2023</v>
+      </c>
+      <c r="H374" t="s">
+        <v>257</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" t="s">
-        <v>37</v>
+        <v>146</v>
       </c>
       <c r="B375" t="s">
-        <v>38</v>
+        <v>96</v>
       </c>
       <c r="C375" t="s">
-        <v>424</v>
+        <v>459</v>
       </c>
       <c r="D375" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="E375" t="s">
+        <v>36</v>
       </c>
       <c r="F375">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H375">
-        <v>95</v>
+        <v>90</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" t="s">
-        <v>425</v>
+        <v>74</v>
       </c>
       <c r="B376" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="C376" t="s">
-        <v>426</v>
+        <v>460</v>
       </c>
       <c r="D376" t="s">
-        <v>33</v>
+        <v>22</v>
+      </c>
+      <c r="E376" t="s">
+        <v>22</v>
       </c>
       <c r="F376">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="H376">
         <v>98</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" t="s">
+        <v>98</v>
+      </c>
+      <c r="B377" t="s">
+        <v>99</v>
+      </c>
+      <c r="C377" t="s">
+        <v>461</v>
+      </c>
+      <c r="D377" t="s">
         <v>35</v>
       </c>
-      <c r="B377" t="s">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="E377" t="s">
+        <v>204</v>
       </c>
       <c r="F377">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H377">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" t="s">
-        <v>191</v>
+        <v>172</v>
       </c>
       <c r="B378" t="s">
-        <v>180</v>
+        <v>99</v>
       </c>
       <c r="C378" t="s">
-        <v>428</v>
+        <v>462</v>
       </c>
       <c r="D378" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E378" t="s">
-        <v>429</v>
+        <v>204</v>
       </c>
       <c r="F378">
         <v>2023</v>
       </c>
-      <c r="H378" t="s">
-        <v>430</v>
+      <c r="H378">
+        <v>92</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" t="s">
-        <v>292</v>
+        <v>396</v>
       </c>
       <c r="B379" t="s">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="C379" t="s">
-        <v>431</v>
+        <v>463</v>
       </c>
       <c r="D379" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E379" t="s">
-        <v>429</v>
+        <v>36</v>
       </c>
       <c r="F379">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>2018</v>
+      </c>
+      <c r="H379">
+        <v>95</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" t="s">
-        <v>292</v>
+        <v>93</v>
       </c>
       <c r="B380" t="s">
-        <v>180</v>
+        <v>93</v>
       </c>
       <c r="C380" t="s">
-        <v>432</v>
+        <v>464</v>
       </c>
       <c r="D380" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="E380" t="s">
-        <v>429</v>
+        <v>104</v>
       </c>
       <c r="F380">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>2023</v>
+      </c>
+      <c r="H380">
+        <v>90</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" t="s">
-        <v>292</v>
+        <v>61</v>
       </c>
       <c r="B381" t="s">
-        <v>180</v>
+        <v>33</v>
       </c>
       <c r="C381" t="s">
-        <v>433</v>
+        <v>465</v>
       </c>
       <c r="D381" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="E381" t="s">
-        <v>434</v>
+        <v>104</v>
       </c>
       <c r="F381">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H381">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" t="s">
-        <v>157</v>
+        <v>46</v>
       </c>
       <c r="B382" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="C382" t="s">
-        <v>435</v>
+        <v>466</v>
       </c>
       <c r="D382" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="E382" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="F382">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H382">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" t="s">
-        <v>141</v>
+        <v>174</v>
       </c>
       <c r="B383" t="s">
-        <v>47</v>
+        <v>131</v>
       </c>
       <c r="C383" t="s">
-        <v>436</v>
+        <v>467</v>
       </c>
       <c r="D383" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E383" t="s">
-        <v>106</v>
+        <v>22</v>
       </c>
       <c r="F383">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H383">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" t="s">
-        <v>94</v>
+        <v>386</v>
       </c>
       <c r="B384" t="s">
-        <v>91</v>
+        <v>162</v>
       </c>
       <c r="C384" t="s">
-        <v>437</v>
+        <v>468</v>
       </c>
       <c r="D384" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="E384" t="s">
-        <v>438</v>
+        <v>36</v>
       </c>
       <c r="F384">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="H384">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" t="s">
-        <v>306</v>
+        <v>469</v>
       </c>
       <c r="B385" t="s">
-        <v>91</v>
+        <v>470</v>
       </c>
       <c r="C385" t="s">
-        <v>439</v>
+        <v>471</v>
       </c>
       <c r="D385" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="E385" t="s">
-        <v>438</v>
+        <v>104</v>
       </c>
       <c r="F385">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="H385">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" t="s">
-        <v>308</v>
+        <v>95</v>
       </c>
       <c r="B386" t="s">
+        <v>96</v>
+      </c>
+      <c r="C386" t="s">
+        <v>472</v>
+      </c>
+      <c r="D386" t="s">
+        <v>85</v>
+      </c>
+      <c r="E386" t="s">
+        <v>86</v>
+      </c>
+      <c r="F386">
+        <v>2022</v>
+      </c>
+      <c r="H386">
         <v>91</v>
-      </c>
-[...13 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" t="s">
-        <v>417</v>
+        <v>83</v>
       </c>
       <c r="B387" t="s">
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="C387" t="s">
-        <v>441</v>
+        <v>473</v>
       </c>
       <c r="D387" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>85</v>
       </c>
       <c r="F387">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H387">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" t="s">
-        <v>377</v>
+        <v>153</v>
       </c>
       <c r="B388" t="s">
-        <v>91</v>
+        <v>128</v>
       </c>
       <c r="C388" t="s">
-        <v>441</v>
+        <v>474</v>
       </c>
       <c r="D388" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="E388" t="s">
-        <v>438</v>
+        <v>104</v>
       </c>
       <c r="F388">
         <v>2022</v>
       </c>
       <c r="H388">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" t="s">
-        <v>143</v>
+        <v>399</v>
       </c>
       <c r="B389" t="s">
-        <v>180</v>
+        <v>128</v>
       </c>
       <c r="C389" t="s">
-        <v>442</v>
+        <v>475</v>
       </c>
       <c r="D389" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="E389" t="s">
-        <v>429</v>
+        <v>104</v>
       </c>
       <c r="F389">
         <v>2021</v>
       </c>
       <c r="H389">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" t="s">
-        <v>143</v>
+        <v>402</v>
       </c>
       <c r="B390" t="s">
-        <v>180</v>
+        <v>131</v>
       </c>
       <c r="C390" t="s">
-        <v>443</v>
+        <v>476</v>
       </c>
       <c r="D390" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>35</v>
       </c>
       <c r="F390">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>2021</v>
+      </c>
+      <c r="H390">
+        <v>90</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" t="s">
-        <v>143</v>
+        <v>477</v>
       </c>
       <c r="B391" t="s">
-        <v>180</v>
+        <v>478</v>
       </c>
       <c r="C391" t="s">
-        <v>433</v>
+        <v>479</v>
       </c>
       <c r="D391" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="E391" t="s">
-        <v>434</v>
+        <v>104</v>
       </c>
       <c r="F391">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H391">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" t="s">
-        <v>143</v>
+        <v>90</v>
       </c>
       <c r="B392" t="s">
-        <v>180</v>
+        <v>90</v>
       </c>
       <c r="C392" t="s">
-        <v>444</v>
+        <v>480</v>
       </c>
       <c r="D392" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="E392" t="s">
-        <v>429</v>
+        <v>86</v>
       </c>
       <c r="F392">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>2022</v>
+      </c>
+      <c r="H392">
+        <v>94</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" t="s">
-        <v>30</v>
+        <v>164</v>
       </c>
       <c r="B393" t="s">
-        <v>31</v>
+        <v>128</v>
       </c>
       <c r="C393" t="s">
-        <v>446</v>
+        <v>481</v>
       </c>
       <c r="D393" t="s">
-        <v>33</v>
+        <v>103</v>
+      </c>
+      <c r="E393" t="s">
+        <v>104</v>
       </c>
       <c r="F393">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H393">
         <v>93</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" t="s">
-        <v>62</v>
+        <v>151</v>
       </c>
       <c r="B394" t="s">
-        <v>63</v>
+        <v>128</v>
       </c>
       <c r="C394" t="s">
-        <v>447</v>
+        <v>482</v>
       </c>
       <c r="D394" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="E394" t="s">
-        <v>246</v>
+        <v>104</v>
       </c>
       <c r="F394">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H394">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" t="s">
-        <v>448</v>
+        <v>469</v>
       </c>
       <c r="B395" t="s">
-        <v>63</v>
+        <v>470</v>
       </c>
       <c r="C395" t="s">
-        <v>449</v>
+        <v>471</v>
       </c>
       <c r="D395" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="E395" t="s">
-        <v>246</v>
+        <v>104</v>
       </c>
       <c r="F395">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="H395">
         <v>93</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="B396" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="C396" t="s">
-        <v>424</v>
+        <v>483</v>
       </c>
       <c r="D396" t="s">
-        <v>33</v>
+        <v>13</v>
+      </c>
+      <c r="E396" t="s">
+        <v>13</v>
       </c>
       <c r="F396">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H396">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="B397" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="C397" t="s">
-        <v>450</v>
+        <v>472</v>
       </c>
       <c r="D397" t="s">
-        <v>33</v>
+        <v>85</v>
+      </c>
+      <c r="E397" t="s">
+        <v>86</v>
       </c>
       <c r="F397">
         <v>2022</v>
       </c>
       <c r="H397">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" t="s">
-        <v>123</v>
+        <v>469</v>
       </c>
       <c r="B398" t="s">
-        <v>47</v>
+        <v>470</v>
       </c>
       <c r="C398" t="s">
-        <v>451</v>
+        <v>471</v>
       </c>
       <c r="D398" t="s">
-        <v>33</v>
+        <v>103</v>
+      </c>
+      <c r="E398" t="s">
+        <v>104</v>
       </c>
       <c r="F398">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="H398">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" t="s">
-        <v>129</v>
+        <v>83</v>
       </c>
       <c r="B399" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="C399" t="s">
-        <v>452</v>
+        <v>473</v>
       </c>
       <c r="D399" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="F399">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H399">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" t="s">
-        <v>125</v>
+        <v>153</v>
       </c>
       <c r="B400" t="s">
-        <v>47</v>
+        <v>128</v>
       </c>
       <c r="C400" t="s">
-        <v>453</v>
+        <v>474</v>
       </c>
       <c r="D400" t="s">
-        <v>33</v>
+        <v>103</v>
+      </c>
+      <c r="E400" t="s">
+        <v>104</v>
       </c>
       <c r="F400">
         <v>2022</v>
       </c>
       <c r="H400">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" t="s">
-        <v>134</v>
+        <v>95</v>
       </c>
       <c r="B401" t="s">
-        <v>134</v>
+        <v>96</v>
       </c>
       <c r="C401" t="s">
-        <v>454</v>
+        <v>472</v>
       </c>
       <c r="D401" t="s">
-        <v>33</v>
+        <v>85</v>
+      </c>
+      <c r="E401" t="s">
+        <v>86</v>
       </c>
       <c r="F401">
         <v>2022</v>
       </c>
       <c r="H401">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" t="s">
-        <v>110</v>
+        <v>399</v>
       </c>
       <c r="B402" t="s">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="C402" t="s">
-        <v>455</v>
+        <v>475</v>
       </c>
       <c r="D402" t="s">
-        <v>33</v>
+        <v>103</v>
+      </c>
+      <c r="E402" t="s">
+        <v>104</v>
       </c>
       <c r="F402">
         <v>2021</v>
       </c>
       <c r="H402">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" t="s">
-        <v>425</v>
+        <v>83</v>
       </c>
       <c r="B403" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="C403" t="s">
-        <v>426</v>
+        <v>473</v>
       </c>
       <c r="D403" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="F403">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="H403">
-        <v>98</v>
+        <v>93</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="B404" t="s">
-        <v>101</v>
+        <v>131</v>
       </c>
       <c r="C404" t="s">
-        <v>456</v>
+        <v>476</v>
       </c>
       <c r="D404" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>35</v>
       </c>
       <c r="F404">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H404">
         <v>90</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" t="s">
-        <v>345</v>
+        <v>153</v>
       </c>
       <c r="B405" t="s">
-        <v>101</v>
+        <v>128</v>
       </c>
       <c r="C405" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="D405" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="E405" t="s">
-        <v>246</v>
+        <v>104</v>
       </c>
       <c r="F405">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="H405">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" t="s">
-        <v>343</v>
+        <v>155</v>
       </c>
       <c r="B406" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="C406" t="s">
-        <v>458</v>
+        <v>484</v>
       </c>
       <c r="D406" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="E406" t="s">
-        <v>246</v>
+        <v>104</v>
       </c>
       <c r="F406">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="H406">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" t="s">
-        <v>100</v>
+        <v>399</v>
       </c>
       <c r="B407" t="s">
-        <v>101</v>
+        <v>128</v>
       </c>
       <c r="C407" t="s">
-        <v>459</v>
+        <v>475</v>
       </c>
       <c r="D407" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="E407" t="s">
-        <v>246</v>
+        <v>104</v>
       </c>
       <c r="F407">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H407">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" t="s">
-        <v>276</v>
+        <v>477</v>
       </c>
       <c r="B408" t="s">
-        <v>101</v>
+        <v>478</v>
       </c>
       <c r="C408" t="s">
-        <v>460</v>
+        <v>479</v>
       </c>
       <c r="D408" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="E408" t="s">
-        <v>246</v>
+        <v>104</v>
       </c>
       <c r="F408">
         <v>2023</v>
       </c>
       <c r="H408">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" t="s">
-        <v>340</v>
+        <v>402</v>
       </c>
       <c r="B409" t="s">
-        <v>101</v>
+        <v>131</v>
       </c>
       <c r="C409" t="s">
-        <v>461</v>
+        <v>476</v>
       </c>
       <c r="D409" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>35</v>
       </c>
       <c r="F409">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H409">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" t="s">
-        <v>289</v>
+        <v>17</v>
       </c>
       <c r="B410" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="C410" t="s">
-        <v>462</v>
+        <v>485</v>
       </c>
       <c r="D410" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E410" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="F410">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="H410">
         <v>94</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" t="s">
-        <v>16</v>
+        <v>90</v>
       </c>
       <c r="B411" t="s">
-        <v>16</v>
+        <v>90</v>
       </c>
       <c r="C411" t="s">
-        <v>213</v>
+        <v>480</v>
       </c>
       <c r="D411" t="s">
-        <v>155</v>
+        <v>85</v>
       </c>
       <c r="E411" t="s">
-        <v>156</v>
+        <v>86</v>
       </c>
       <c r="F411">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="H411">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" t="s">
-        <v>110</v>
+        <v>477</v>
       </c>
       <c r="B412" t="s">
-        <v>16</v>
+        <v>478</v>
       </c>
       <c r="C412" t="s">
-        <v>463</v>
+        <v>479</v>
       </c>
       <c r="D412" t="s">
-        <v>155</v>
+        <v>103</v>
       </c>
       <c r="E412" t="s">
-        <v>156</v>
+        <v>104</v>
       </c>
       <c r="F412">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="H412">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" t="s">
-        <v>16</v>
+        <v>164</v>
       </c>
       <c r="B413" t="s">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="C413" t="s">
-        <v>222</v>
+        <v>481</v>
       </c>
       <c r="D413" t="s">
-        <v>155</v>
+        <v>103</v>
       </c>
       <c r="E413" t="s">
-        <v>156</v>
+        <v>104</v>
       </c>
       <c r="F413">
         <v>2022</v>
       </c>
       <c r="H413">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" t="s">
-        <v>24</v>
+        <v>151</v>
       </c>
       <c r="B414" t="s">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="C414" t="s">
-        <v>464</v>
+        <v>482</v>
       </c>
       <c r="D414" t="s">
-        <v>155</v>
+        <v>103</v>
       </c>
       <c r="E414" t="s">
-        <v>156</v>
+        <v>104</v>
       </c>
       <c r="F414">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H414">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="B415" t="s">
-        <v>16</v>
+        <v>90</v>
       </c>
       <c r="C415" t="s">
-        <v>465</v>
+        <v>480</v>
       </c>
       <c r="D415" t="s">
-        <v>155</v>
+        <v>85</v>
       </c>
       <c r="E415" t="s">
-        <v>156</v>
+        <v>86</v>
       </c>
       <c r="F415">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H415">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" t="s">
-        <v>292</v>
+        <v>164</v>
       </c>
       <c r="B416" t="s">
-        <v>180</v>
+        <v>128</v>
       </c>
       <c r="C416" t="s">
-        <v>466</v>
+        <v>481</v>
       </c>
       <c r="D416" t="s">
-        <v>155</v>
+        <v>103</v>
       </c>
       <c r="E416" t="s">
-        <v>155</v>
+        <v>104</v>
       </c>
       <c r="F416">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H416">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="B417" t="s">
-        <v>180</v>
+        <v>128</v>
       </c>
       <c r="C417" t="s">
-        <v>467</v>
+        <v>482</v>
       </c>
       <c r="D417" t="s">
-        <v>155</v>
+        <v>103</v>
       </c>
       <c r="E417" t="s">
-        <v>155</v>
+        <v>104</v>
       </c>
       <c r="F417">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H417">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" t="s">
-        <v>377</v>
+        <v>95</v>
       </c>
       <c r="B418" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C418" t="s">
-        <v>378</v>
+        <v>486</v>
       </c>
       <c r="D418" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="F418">
         <v>2022</v>
       </c>
       <c r="H418">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" t="s">
-        <v>189</v>
+        <v>83</v>
       </c>
       <c r="B419" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="C419" t="s">
-        <v>469</v>
+        <v>487</v>
       </c>
       <c r="D419" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="E419" t="s">
-        <v>44</v>
+        <v>104</v>
       </c>
       <c r="F419">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="H419">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" t="s">
-        <v>202</v>
+        <v>83</v>
       </c>
       <c r="B420" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="C420" t="s">
-        <v>470</v>
+        <v>488</v>
       </c>
       <c r="D420" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="F420">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="H420">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" t="s">
-        <v>205</v>
+        <v>17</v>
       </c>
       <c r="B421" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="C421" t="s">
-        <v>471</v>
+        <v>489</v>
       </c>
       <c r="D421" t="s">
-        <v>43</v>
+        <v>490</v>
       </c>
       <c r="E421" t="s">
-        <v>44</v>
+        <v>491</v>
       </c>
       <c r="F421">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>2020</v>
+      </c>
+      <c r="H421">
+        <v>93</v>
       </c>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="B422" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="C422" t="s">
-        <v>472</v>
+        <v>492</v>
       </c>
       <c r="D422" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="F422">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H422">
         <v>93</v>
       </c>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="B423" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="C423" t="s">
-        <v>473</v>
+        <v>493</v>
       </c>
       <c r="D423" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="E423" t="s">
-        <v>44</v>
+        <v>104</v>
       </c>
       <c r="F423">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H423">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" t="s">
-        <v>289</v>
+        <v>217</v>
       </c>
       <c r="B424" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="C424" t="s">
-        <v>474</v>
+        <v>494</v>
       </c>
       <c r="D424" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="E424" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="F424">
         <v>2019</v>
       </c>
       <c r="H424">
         <v>95</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" t="s">
-        <v>289</v>
+        <v>19</v>
       </c>
       <c r="B425" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="C425" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="D425" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>22</v>
       </c>
       <c r="F425">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="H425">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" t="s">
-        <v>80</v>
+        <v>139</v>
       </c>
       <c r="B426" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="C426" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="D426" t="s">
-        <v>155</v>
+        <v>28</v>
       </c>
       <c r="E426" t="s">
-        <v>156</v>
+        <v>29</v>
       </c>
       <c r="F426">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H426">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" t="s">
-        <v>52</v>
+        <v>144</v>
       </c>
       <c r="B427" t="s">
-        <v>53</v>
+        <v>99</v>
       </c>
       <c r="C427" t="s">
-        <v>477</v>
+        <v>497</v>
       </c>
       <c r="D427" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="E427" t="s">
-        <v>246</v>
+        <v>29</v>
       </c>
       <c r="F427">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H427">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" t="s">
-        <v>304</v>
+        <v>98</v>
       </c>
       <c r="B428" t="s">
-        <v>53</v>
+        <v>99</v>
       </c>
       <c r="C428" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
       <c r="D428" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>22</v>
       </c>
       <c r="F428">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H428">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="B429" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="C429" t="s">
-        <v>479</v>
+        <v>324</v>
       </c>
       <c r="D429" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>22</v>
       </c>
       <c r="F429">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H429">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" t="s">
-        <v>417</v>
+        <v>95</v>
       </c>
       <c r="B430" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C430" t="s">
-        <v>480</v>
+        <v>499</v>
       </c>
       <c r="D430" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="E430" t="s">
+        <v>36</v>
       </c>
       <c r="F430">
         <v>2022</v>
       </c>
       <c r="H430">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" t="s">
-        <v>16</v>
+        <v>500</v>
       </c>
       <c r="B431" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="C431" t="s">
-        <v>221</v>
+        <v>501</v>
       </c>
       <c r="D431" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E431" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F431">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="H431">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="B432" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C432" t="s">
-        <v>481</v>
+        <v>502</v>
       </c>
       <c r="D432" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E432" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F432">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H432">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" t="s">
-        <v>143</v>
+        <v>161</v>
       </c>
       <c r="B433" t="s">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="C433" t="s">
-        <v>482</v>
+        <v>503</v>
       </c>
       <c r="D433" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="E433" t="s">
-        <v>246</v>
+        <v>36</v>
       </c>
       <c r="F433">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="H433">
         <v>92</v>
       </c>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" t="s">
-        <v>143</v>
+        <v>93</v>
       </c>
       <c r="B434" t="s">
-        <v>180</v>
+        <v>93</v>
       </c>
       <c r="C434" t="s">
-        <v>483</v>
+        <v>504</v>
       </c>
       <c r="D434" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E434" t="s">
-        <v>294</v>
+        <v>36</v>
       </c>
       <c r="F434">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="H434">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" t="s">
-        <v>143</v>
+        <v>182</v>
       </c>
       <c r="B435" t="s">
-        <v>180</v>
+        <v>131</v>
       </c>
       <c r="C435" t="s">
-        <v>484</v>
+        <v>505</v>
       </c>
       <c r="D435" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E435" t="s">
-        <v>357</v>
+        <v>229</v>
       </c>
       <c r="F435">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H435">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" t="s">
-        <v>143</v>
+        <v>177</v>
       </c>
       <c r="B436" t="s">
-        <v>180</v>
+        <v>131</v>
       </c>
       <c r="C436" t="s">
-        <v>485</v>
+        <v>506</v>
       </c>
       <c r="D436" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E436" t="s">
-        <v>486</v>
+        <v>229</v>
       </c>
       <c r="F436">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H436">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" t="s">
-        <v>143</v>
+        <v>42</v>
       </c>
       <c r="B437" t="s">
-        <v>180</v>
+        <v>43</v>
       </c>
       <c r="C437" t="s">
-        <v>487</v>
+        <v>507</v>
       </c>
       <c r="D437" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="E437" t="s">
+        <v>36</v>
       </c>
       <c r="F437">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="H437">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" t="s">
-        <v>143</v>
+        <v>500</v>
       </c>
       <c r="B438" t="s">
-        <v>180</v>
+        <v>47</v>
       </c>
       <c r="C438" t="s">
-        <v>488</v>
+        <v>508</v>
       </c>
       <c r="D438" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>35</v>
       </c>
       <c r="F438">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="H438">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" t="s">
-        <v>143</v>
+        <v>304</v>
       </c>
       <c r="B439" t="s">
-        <v>180</v>
+        <v>39</v>
       </c>
       <c r="C439" t="s">
-        <v>489</v>
+        <v>509</v>
       </c>
       <c r="D439" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E439" t="s">
-        <v>357</v>
+        <v>267</v>
       </c>
       <c r="F439">
         <v>2021</v>
       </c>
       <c r="H439">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" t="s">
-        <v>143</v>
+        <v>81</v>
       </c>
       <c r="B440" t="s">
-        <v>180</v>
+        <v>39</v>
       </c>
       <c r="C440" t="s">
-        <v>490</v>
+        <v>510</v>
       </c>
       <c r="D440" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E440" t="s">
-        <v>294</v>
+        <v>267</v>
       </c>
       <c r="F440">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H440">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" t="s">
-        <v>143</v>
+        <v>63</v>
       </c>
       <c r="B441" t="s">
-        <v>180</v>
+        <v>39</v>
       </c>
       <c r="C441" t="s">
-        <v>491</v>
+        <v>511</v>
       </c>
       <c r="D441" t="s">
         <v>13</v>
       </c>
       <c r="E441" t="s">
-        <v>246</v>
+        <v>267</v>
       </c>
       <c r="F441">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H441">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" t="s">
-        <v>143</v>
+        <v>83</v>
       </c>
       <c r="B442" t="s">
-        <v>180</v>
+        <v>20</v>
       </c>
       <c r="C442" t="s">
-        <v>492</v>
+        <v>512</v>
       </c>
       <c r="D442" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F442">
         <v>2021</v>
       </c>
       <c r="H442">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="443" spans="1:10">
       <c r="A443" t="s">
-        <v>50</v>
+        <v>513</v>
       </c>
       <c r="B443" t="s">
-        <v>47</v>
+        <v>110</v>
       </c>
       <c r="C443" t="s">
-        <v>493</v>
+        <v>514</v>
       </c>
       <c r="D443" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F443">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="H443">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" t="s">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="B444" t="s">
-        <v>31</v>
+        <v>90</v>
       </c>
       <c r="C444" t="s">
-        <v>494</v>
+        <v>515</v>
       </c>
       <c r="D444" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F444">
         <v>2021</v>
       </c>
       <c r="H444">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="445" spans="1:10">
       <c r="A445" t="s">
-        <v>194</v>
+        <v>297</v>
       </c>
       <c r="B445" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="C445" t="s">
-        <v>495</v>
+        <v>516</v>
       </c>
       <c r="D445" t="s">
-        <v>33</v>
+        <v>167</v>
+      </c>
+      <c r="E445" t="s">
+        <v>517</v>
       </c>
       <c r="F445">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>2023</v>
+      </c>
+      <c r="H445" t="s">
+        <v>518</v>
       </c>
     </row>
     <row r="446" spans="1:10">
       <c r="A446" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="B446" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="C446" t="s">
-        <v>496</v>
+        <v>519</v>
       </c>
       <c r="D446" t="s">
-        <v>155</v>
+        <v>167</v>
+      </c>
+      <c r="E446" t="s">
+        <v>517</v>
       </c>
       <c r="F446">
         <v>2021</v>
       </c>
-      <c r="H446">
-        <v>96</v>
+      <c r="H446" t="s">
+        <v>303</v>
       </c>
     </row>
     <row r="447" spans="1:10">
       <c r="A447" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="B447" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="C447" t="s">
-        <v>497</v>
+        <v>520</v>
       </c>
       <c r="D447" t="s">
-        <v>155</v>
+        <v>167</v>
+      </c>
+      <c r="E447" t="s">
+        <v>517</v>
       </c>
       <c r="F447">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>2022</v>
+      </c>
+      <c r="H447" t="s">
+        <v>303</v>
       </c>
     </row>
     <row r="448" spans="1:10">
       <c r="A448" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="B448" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="C448" t="s">
-        <v>498</v>
+        <v>521</v>
       </c>
       <c r="D448" t="s">
-        <v>155</v>
+        <v>22</v>
       </c>
       <c r="E448" t="s">
-        <v>155</v>
+        <v>522</v>
       </c>
       <c r="F448">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H448">
-        <v>100</v>
+        <v>94</v>
       </c>
     </row>
     <row r="449" spans="1:10">
       <c r="A449" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
       <c r="B449" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="C449" t="s">
-        <v>499</v>
+        <v>523</v>
       </c>
       <c r="D449" t="s">
-        <v>155</v>
+        <v>85</v>
       </c>
       <c r="E449" t="s">
-        <v>155</v>
+        <v>86</v>
       </c>
       <c r="F449">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H449">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" t="s">
-        <v>199</v>
+        <v>137</v>
       </c>
       <c r="B450" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="C450" t="s">
-        <v>500</v>
+        <v>524</v>
       </c>
       <c r="D450" t="s">
-        <v>33</v>
+        <v>103</v>
+      </c>
+      <c r="E450" t="s">
+        <v>236</v>
       </c>
       <c r="F450">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="H450">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="B451" t="s">
-        <v>74</v>
+        <v>131</v>
       </c>
       <c r="C451" t="s">
-        <v>501</v>
+        <v>525</v>
       </c>
       <c r="D451" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="E451" t="s">
-        <v>502</v>
+        <v>526</v>
       </c>
       <c r="F451">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H451">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="452" spans="1:10">
       <c r="A452" t="s">
-        <v>76</v>
+        <v>130</v>
       </c>
       <c r="B452" t="s">
-        <v>74</v>
+        <v>131</v>
       </c>
       <c r="C452" t="s">
-        <v>503</v>
+        <v>527</v>
       </c>
       <c r="D452" t="s">
-        <v>33</v>
+        <v>85</v>
+      </c>
+      <c r="E452" t="s">
+        <v>526</v>
       </c>
       <c r="F452">
         <v>2021</v>
       </c>
       <c r="H452">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="453" spans="1:10">
       <c r="A453" t="s">
-        <v>78</v>
+        <v>402</v>
       </c>
       <c r="B453" t="s">
-        <v>74</v>
+        <v>131</v>
       </c>
       <c r="C453" t="s">
-        <v>504</v>
+        <v>528</v>
       </c>
       <c r="D453" t="s">
-        <v>33</v>
+        <v>85</v>
+      </c>
+      <c r="E453" t="s">
+        <v>526</v>
       </c>
       <c r="F453">
         <v>2021</v>
       </c>
       <c r="H453">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="454" spans="1:10">
       <c r="A454" t="s">
-        <v>80</v>
+        <v>177</v>
       </c>
       <c r="B454" t="s">
-        <v>81</v>
+        <v>131</v>
       </c>
       <c r="C454" t="s">
-        <v>505</v>
+        <v>529</v>
       </c>
       <c r="D454" t="s">
-        <v>33</v>
+        <v>85</v>
+      </c>
+      <c r="E454" t="s">
+        <v>526</v>
       </c>
       <c r="F454">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="H454">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="455" spans="1:10">
       <c r="A455" t="s">
-        <v>24</v>
+        <v>174</v>
       </c>
       <c r="B455" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="C455" t="s">
-        <v>506</v>
+        <v>529</v>
       </c>
       <c r="D455" t="s">
-        <v>33</v>
+        <v>85</v>
+      </c>
+      <c r="E455" t="s">
+        <v>526</v>
       </c>
       <c r="F455">
         <v>2022</v>
       </c>
       <c r="H455">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" t="s">
-        <v>276</v>
+        <v>17</v>
       </c>
       <c r="B456" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="C456" t="s">
-        <v>507</v>
+        <v>530</v>
       </c>
       <c r="D456" t="s">
-        <v>33</v>
+        <v>167</v>
+      </c>
+      <c r="E456" t="s">
+        <v>517</v>
       </c>
       <c r="F456">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="H456">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" t="s">
-        <v>125</v>
+        <v>17</v>
       </c>
       <c r="B457" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="C457" t="s">
-        <v>508</v>
+        <v>531</v>
       </c>
       <c r="D457" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="E457" t="s">
-        <v>121</v>
+        <v>517</v>
       </c>
       <c r="F457">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>2022</v>
+      </c>
+      <c r="H457" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B458" t="s">
         <v>11</v>
       </c>
       <c r="C458" t="s">
-        <v>509</v>
+        <v>521</v>
       </c>
       <c r="D458" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="E458" t="s">
-        <v>14</v>
+        <v>522</v>
       </c>
       <c r="F458">
         <v>2022</v>
       </c>
       <c r="H458">
         <v>94</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" t="s">
-        <v>141</v>
+        <v>17</v>
       </c>
       <c r="B459" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="C459" t="s">
-        <v>510</v>
+        <v>532</v>
       </c>
       <c r="D459" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="E459" t="s">
-        <v>49</v>
+        <v>517</v>
       </c>
       <c r="F459">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>2023</v>
+      </c>
+      <c r="H459" t="s">
+        <v>533</v>
       </c>
     </row>
     <row r="460" spans="1:10">
       <c r="A460" t="s">
-        <v>62</v>
+        <v>95</v>
       </c>
       <c r="B460" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="C460" t="s">
-        <v>511</v>
+        <v>534</v>
       </c>
       <c r="D460" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>22</v>
       </c>
       <c r="F460">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H460">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" t="s">
-        <v>250</v>
+        <v>211</v>
       </c>
       <c r="B461" t="s">
-        <v>63</v>
+        <v>107</v>
       </c>
       <c r="C461" t="s">
-        <v>512</v>
+        <v>535</v>
       </c>
       <c r="D461" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="E461" t="s">
-        <v>33</v>
+        <v>344</v>
       </c>
       <c r="F461">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H461">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" t="s">
-        <v>513</v>
+        <v>536</v>
       </c>
       <c r="B462" t="s">
-        <v>63</v>
+        <v>107</v>
       </c>
       <c r="C462" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="D462" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E462" t="s">
-        <v>140</v>
+        <v>344</v>
       </c>
       <c r="F462">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="H462">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" t="s">
-        <v>125</v>
+        <v>83</v>
       </c>
       <c r="B463" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="C463" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="D463" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>22</v>
       </c>
       <c r="F463">
         <v>2021</v>
       </c>
       <c r="H463">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="B464" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="C464" t="s">
-        <v>517</v>
+        <v>538</v>
       </c>
       <c r="D464" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="F464">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H464">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="465" spans="1:10">
       <c r="A465" t="s">
-        <v>125</v>
+        <v>144</v>
       </c>
       <c r="B465" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="C465" t="s">
-        <v>518</v>
+        <v>539</v>
       </c>
       <c r="D465" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F465">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H465">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="466" spans="1:10">
       <c r="A466" t="s">
-        <v>125</v>
+        <v>172</v>
       </c>
       <c r="B466" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="C466" t="s">
-        <v>519</v>
+        <v>540</v>
       </c>
       <c r="D466" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>22</v>
       </c>
       <c r="F466">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H466">
         <v>92</v>
       </c>
     </row>
     <row r="467" spans="1:10">
       <c r="A467" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="B467" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="C467" t="s">
-        <v>520</v>
+        <v>541</v>
       </c>
       <c r="D467" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>22</v>
       </c>
       <c r="F467">
         <v>2022</v>
       </c>
       <c r="H467">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="468" spans="1:10">
       <c r="A468" t="s">
-        <v>76</v>
+        <v>93</v>
       </c>
       <c r="B468" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="C468" t="s">
-        <v>521</v>
+        <v>542</v>
       </c>
       <c r="D468" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F468">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H468">
         <v>93</v>
       </c>
     </row>
     <row r="469" spans="1:10">
       <c r="A469" t="s">
-        <v>189</v>
+        <v>240</v>
       </c>
       <c r="B469" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="C469" t="s">
-        <v>522</v>
+        <v>543</v>
       </c>
       <c r="D469" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F469">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H469">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" t="s">
-        <v>202</v>
+        <v>513</v>
       </c>
       <c r="B470" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="C470" t="s">
-        <v>523</v>
+        <v>514</v>
       </c>
       <c r="D470" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="E470" t="s">
         <v>22</v>
       </c>
       <c r="F470">
         <v>2020</v>
       </c>
       <c r="H470">
-        <v>92</v>
+        <v>98</v>
       </c>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" t="s">
-        <v>524</v>
+        <v>500</v>
       </c>
       <c r="B471" t="s">
-        <v>81</v>
+        <v>47</v>
       </c>
       <c r="C471" t="s">
-        <v>525</v>
+        <v>544</v>
       </c>
       <c r="D471" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="E471" t="s">
-        <v>33</v>
+        <v>344</v>
       </c>
       <c r="F471">
         <v>2020</v>
       </c>
       <c r="H471">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="B472" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="C472" t="s">
-        <v>526</v>
+        <v>545</v>
       </c>
       <c r="D472" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="E472" t="s">
-        <v>33</v>
+        <v>344</v>
       </c>
       <c r="F472">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="H472">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="473" spans="1:10">
       <c r="A473" t="s">
-        <v>302</v>
+        <v>434</v>
       </c>
       <c r="B473" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="C473" t="s">
-        <v>527</v>
+        <v>546</v>
       </c>
       <c r="D473" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="E473" t="s">
-        <v>14</v>
+        <v>344</v>
       </c>
       <c r="F473">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="H473">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="474" spans="1:10">
       <c r="A474" t="s">
-        <v>302</v>
+        <v>72</v>
       </c>
       <c r="B474" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="C474" t="s">
-        <v>528</v>
+        <v>547</v>
       </c>
       <c r="D474" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="E474" t="s">
-        <v>33</v>
+        <v>344</v>
       </c>
       <c r="F474">
         <v>2022</v>
       </c>
       <c r="H474">
         <v>91</v>
       </c>
     </row>
     <row r="475" spans="1:10">
       <c r="A475" t="s">
-        <v>52</v>
+        <v>373</v>
       </c>
       <c r="B475" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="C475" t="s">
-        <v>529</v>
+        <v>548</v>
       </c>
       <c r="D475" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E475" t="s">
-        <v>22</v>
+        <v>344</v>
       </c>
       <c r="F475">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H475">
         <v>92</v>
       </c>
     </row>
     <row r="476" spans="1:10">
       <c r="A476" t="s">
-        <v>110</v>
+        <v>431</v>
       </c>
       <c r="B476" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="C476" t="s">
-        <v>530</v>
+        <v>549</v>
       </c>
       <c r="D476" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="E476" t="s">
-        <v>14</v>
+        <v>344</v>
       </c>
       <c r="F476">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>2022</v>
+      </c>
+      <c r="H476">
+        <v>94</v>
       </c>
     </row>
     <row r="477" spans="1:10">
       <c r="A477" t="s">
-        <v>98</v>
+        <v>386</v>
       </c>
       <c r="B477" t="s">
-        <v>16</v>
+        <v>162</v>
       </c>
       <c r="C477" t="s">
-        <v>532</v>
+        <v>550</v>
       </c>
       <c r="D477" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="E477" t="s">
-        <v>14</v>
+        <v>104</v>
       </c>
       <c r="F477">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="H477">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="478" spans="1:10">
       <c r="A478" t="s">
-        <v>145</v>
+        <v>43</v>
       </c>
       <c r="B478" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C478" t="s">
-        <v>533</v>
+        <v>314</v>
       </c>
       <c r="D478" t="s">
         <v>13</v>
       </c>
       <c r="E478" t="s">
-        <v>246</v>
+        <v>267</v>
       </c>
       <c r="F478">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="H478">
-        <v>92</v>
+        <v>97</v>
       </c>
     </row>
     <row r="479" spans="1:10">
       <c r="A479" t="s">
-        <v>207</v>
+        <v>240</v>
       </c>
       <c r="B479" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C479" t="s">
-        <v>534</v>
+        <v>551</v>
       </c>
       <c r="D479" t="s">
         <v>13</v>
       </c>
       <c r="E479" t="s">
-        <v>246</v>
+        <v>267</v>
       </c>
       <c r="F479">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="H479">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="480" spans="1:10">
       <c r="A480" t="s">
-        <v>535</v>
+        <v>43</v>
       </c>
       <c r="B480" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C480" t="s">
-        <v>536</v>
+        <v>323</v>
       </c>
       <c r="D480" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E480" t="s">
-        <v>140</v>
+        <v>267</v>
       </c>
       <c r="F480">
         <v>2022</v>
       </c>
       <c r="H480">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="481" spans="1:10">
       <c r="A481" t="s">
-        <v>535</v>
+        <v>155</v>
       </c>
       <c r="B481" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C481" t="s">
-        <v>537</v>
+        <v>552</v>
       </c>
       <c r="D481" t="s">
         <v>13</v>
       </c>
       <c r="E481" t="s">
-        <v>246</v>
+        <v>267</v>
       </c>
       <c r="F481">
         <v>2022</v>
       </c>
       <c r="H481">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="482" spans="1:10">
       <c r="A482" t="s">
-        <v>329</v>
+        <v>169</v>
       </c>
       <c r="B482" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C482" t="s">
-        <v>330</v>
+        <v>553</v>
       </c>
       <c r="D482" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="E482" t="s">
-        <v>33</v>
+        <v>267</v>
       </c>
       <c r="F482">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="H482">
-        <v>98</v>
+        <v>93</v>
       </c>
     </row>
     <row r="483" spans="1:10">
       <c r="A483" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="B483" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="C483" t="s">
-        <v>515</v>
+        <v>554</v>
       </c>
       <c r="D483" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E483" t="s">
-        <v>516</v>
+        <v>13</v>
       </c>
       <c r="F483">
         <v>2021</v>
       </c>
       <c r="H483">
-        <v>92</v>
+        <v>97</v>
       </c>
     </row>
     <row r="484" spans="1:10">
       <c r="A484" t="s">
-        <v>125</v>
+        <v>17</v>
       </c>
       <c r="B484" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="C484" t="s">
-        <v>517</v>
+        <v>555</v>
       </c>
       <c r="D484" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E484" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="F484">
         <v>2021</v>
       </c>
       <c r="H484">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="485" spans="1:10">
       <c r="A485" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="B485" t="s">
-        <v>47</v>
+        <v>131</v>
       </c>
       <c r="C485" t="s">
-        <v>519</v>
+        <v>467</v>
       </c>
       <c r="D485" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>556</v>
       </c>
       <c r="F485">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H485">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="486" spans="1:10">
       <c r="A486" t="s">
-        <v>125</v>
+        <v>76</v>
       </c>
       <c r="B486" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C486" t="s">
-        <v>518</v>
+        <v>557</v>
       </c>
       <c r="D486" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="E486" t="s">
-        <v>33</v>
+        <v>201</v>
       </c>
       <c r="F486">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="H486">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="487" spans="1:10">
       <c r="A487" t="s">
-        <v>125</v>
+        <v>79</v>
       </c>
       <c r="B487" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C487" t="s">
-        <v>520</v>
+        <v>558</v>
       </c>
       <c r="D487" t="s">
-        <v>43</v>
+        <v>167</v>
       </c>
       <c r="E487" t="s">
-        <v>152</v>
+        <v>201</v>
       </c>
       <c r="F487">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="H487">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="488" spans="1:10">
       <c r="A488" t="s">
-        <v>123</v>
+        <v>81</v>
       </c>
       <c r="B488" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C488" t="s">
-        <v>538</v>
+        <v>559</v>
       </c>
       <c r="D488" t="s">
-        <v>33</v>
+        <v>167</v>
+      </c>
+      <c r="E488" t="s">
+        <v>201</v>
       </c>
       <c r="F488">
         <v>2021</v>
       </c>
-      <c r="H488">
-        <v>97</v>
+      <c r="H488" t="s">
+        <v>303</v>
       </c>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" t="s">
-        <v>149</v>
+        <v>63</v>
       </c>
       <c r="B489" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="C489" t="s">
-        <v>539</v>
+        <v>560</v>
       </c>
       <c r="D489" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="E489" t="s">
-        <v>246</v>
+        <v>201</v>
       </c>
       <c r="F489">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="H489">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" t="s">
-        <v>35</v>
+        <v>220</v>
       </c>
       <c r="B490" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C490" t="s">
-        <v>540</v>
+        <v>561</v>
       </c>
       <c r="D490" t="s">
-        <v>43</v>
+        <v>167</v>
+      </c>
+      <c r="E490" t="s">
+        <v>201</v>
       </c>
       <c r="F490">
         <v>2021</v>
       </c>
       <c r="H490">
         <v>94</v>
       </c>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" t="s">
-        <v>46</v>
+        <v>386</v>
       </c>
       <c r="B491" t="s">
-        <v>47</v>
+        <v>162</v>
       </c>
       <c r="C491" t="s">
-        <v>541</v>
+        <v>562</v>
       </c>
       <c r="D491" t="s">
-        <v>33</v>
+        <v>13</v>
+      </c>
+      <c r="E491" t="s">
+        <v>267</v>
       </c>
       <c r="F491">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="H491">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" t="s">
-        <v>141</v>
+        <v>386</v>
       </c>
       <c r="B492" t="s">
-        <v>47</v>
+        <v>162</v>
       </c>
       <c r="C492" t="s">
-        <v>510</v>
+        <v>563</v>
       </c>
       <c r="D492" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E492" t="s">
-        <v>49</v>
+        <v>267</v>
       </c>
       <c r="F492">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="H492">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="493" spans="1:10">
       <c r="A493" t="s">
-        <v>250</v>
+        <v>161</v>
       </c>
       <c r="B493" t="s">
-        <v>63</v>
+        <v>162</v>
       </c>
       <c r="C493" t="s">
-        <v>512</v>
+        <v>564</v>
       </c>
       <c r="D493" t="s">
-        <v>33</v>
+        <v>13</v>
+      </c>
+      <c r="E493" t="s">
+        <v>267</v>
       </c>
       <c r="F493">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H493">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="494" spans="1:10">
       <c r="A494" t="s">
-        <v>62</v>
+        <v>153</v>
       </c>
       <c r="B494" t="s">
-        <v>63</v>
+        <v>128</v>
       </c>
       <c r="C494" t="s">
-        <v>511</v>
+        <v>565</v>
       </c>
       <c r="D494" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E494" t="s">
-        <v>140</v>
+        <v>344</v>
       </c>
       <c r="F494">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H494">
         <v>91</v>
       </c>
     </row>
     <row r="495" spans="1:10">
       <c r="A495" t="s">
-        <v>513</v>
+        <v>399</v>
       </c>
       <c r="B495" t="s">
-        <v>63</v>
+        <v>128</v>
       </c>
       <c r="C495" t="s">
-        <v>514</v>
+        <v>566</v>
       </c>
       <c r="D495" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E495" t="s">
-        <v>140</v>
+        <v>344</v>
       </c>
       <c r="F495">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="H495">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="496" spans="1:10">
       <c r="A496" t="s">
-        <v>189</v>
+        <v>151</v>
       </c>
       <c r="B496" t="s">
-        <v>74</v>
+        <v>128</v>
       </c>
       <c r="C496" t="s">
-        <v>522</v>
+        <v>567</v>
       </c>
       <c r="D496" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="E496" t="s">
-        <v>14</v>
+        <v>344</v>
       </c>
       <c r="F496">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="H496">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="497" spans="1:10">
       <c r="A497" t="s">
-        <v>76</v>
+        <v>177</v>
       </c>
       <c r="B497" t="s">
-        <v>74</v>
+        <v>131</v>
       </c>
       <c r="C497" t="s">
-        <v>521</v>
+        <v>568</v>
       </c>
       <c r="D497" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F497">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H497">
         <v>93</v>
       </c>
     </row>
     <row r="498" spans="1:10">
       <c r="A498" t="s">
-        <v>524</v>
+        <v>43</v>
       </c>
       <c r="B498" t="s">
-        <v>81</v>
+        <v>43</v>
       </c>
       <c r="C498" t="s">
-        <v>525</v>
+        <v>322</v>
       </c>
       <c r="D498" t="s">
-        <v>33</v>
+        <v>167</v>
+      </c>
+      <c r="E498" t="s">
+        <v>201</v>
       </c>
       <c r="F498">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="H498">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="499" spans="1:10">
       <c r="A499" t="s">
-        <v>207</v>
+        <v>169</v>
       </c>
       <c r="B499" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C499" t="s">
-        <v>534</v>
+        <v>569</v>
       </c>
       <c r="D499" t="s">
-        <v>13</v>
+        <v>167</v>
+      </c>
+      <c r="E499" t="s">
+        <v>201</v>
       </c>
       <c r="F499">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H499">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="500" spans="1:10">
       <c r="A500" t="s">
-        <v>535</v>
+        <v>17</v>
       </c>
       <c r="B500" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="C500" t="s">
-        <v>536</v>
+        <v>570</v>
       </c>
       <c r="D500" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E500" t="s">
-        <v>140</v>
+        <v>344</v>
       </c>
       <c r="F500">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="H500">
         <v>92</v>
       </c>
     </row>
     <row r="501" spans="1:10">
       <c r="A501" t="s">
-        <v>535</v>
+        <v>17</v>
       </c>
       <c r="B501" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="C501" t="s">
-        <v>537</v>
+        <v>571</v>
       </c>
       <c r="D501" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="E501" t="s">
-        <v>246</v>
+        <v>390</v>
       </c>
       <c r="F501">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="H501">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="502" spans="1:10">
       <c r="A502" t="s">
-        <v>145</v>
+        <v>17</v>
       </c>
       <c r="B502" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="C502" t="s">
-        <v>533</v>
+        <v>572</v>
       </c>
       <c r="D502" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="E502" t="s">
-        <v>246</v>
+        <v>447</v>
       </c>
       <c r="F502">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="H502">
         <v>92</v>
       </c>
     </row>
     <row r="503" spans="1:10">
       <c r="A503" t="s">
-        <v>542</v>
+        <v>17</v>
       </c>
       <c r="B503" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="C503" t="s">
-        <v>543</v>
+        <v>573</v>
       </c>
       <c r="D503" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="E503" t="s">
-        <v>22</v>
+        <v>574</v>
       </c>
       <c r="F503">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="H503">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="504" spans="1:10">
       <c r="A504" t="s">
-        <v>276</v>
+        <v>17</v>
       </c>
       <c r="B504" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="C504" t="s">
-        <v>544</v>
+        <v>575</v>
       </c>
       <c r="D504" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>22</v>
       </c>
       <c r="F504">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="H504">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="505" spans="1:10">
       <c r="A505" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="B505" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="C505" t="s">
-        <v>545</v>
+        <v>576</v>
       </c>
       <c r="D505" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E505" t="s">
-        <v>22</v>
+        <v>344</v>
       </c>
       <c r="F505">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="H505">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="506" spans="1:10">
       <c r="A506" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="B506" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="C506" t="s">
-        <v>546</v>
+        <v>577</v>
       </c>
       <c r="D506" t="s">
-        <v>120</v>
+        <v>103</v>
       </c>
       <c r="E506" t="s">
-        <v>121</v>
+        <v>447</v>
       </c>
       <c r="F506">
         <v>2021</v>
       </c>
       <c r="H506">
-        <v>96</v>
+        <v>90</v>
       </c>
     </row>
     <row r="507" spans="1:10">
       <c r="A507" t="s">
-        <v>123</v>
+        <v>17</v>
       </c>
       <c r="B507" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="C507" t="s">
-        <v>547</v>
+        <v>578</v>
       </c>
       <c r="D507" t="s">
-        <v>120</v>
+        <v>35</v>
+      </c>
+      <c r="E507" t="s">
+        <v>390</v>
       </c>
       <c r="F507">
         <v>2021</v>
       </c>
       <c r="H507">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="508" spans="1:10">
       <c r="A508" t="s">
-        <v>548</v>
+        <v>17</v>
       </c>
       <c r="B508" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="C508" t="s">
-        <v>549</v>
+        <v>579</v>
       </c>
       <c r="D508" t="s">
-        <v>33</v>
+        <v>85</v>
+      </c>
+      <c r="E508" t="s">
+        <v>344</v>
       </c>
       <c r="F508">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="H508">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="509" spans="1:10">
       <c r="A509" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B509" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C509" t="s">
-        <v>218</v>
+        <v>580</v>
       </c>
       <c r="D509" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="E509" t="s">
         <v>22</v>
       </c>
       <c r="F509">
         <v>2021</v>
       </c>
       <c r="H509">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="510" spans="1:10">
       <c r="A510" t="s">
-        <v>35</v>
+        <v>142</v>
       </c>
       <c r="B510" t="s">
-        <v>35</v>
+        <v>99</v>
       </c>
       <c r="C510" t="s">
-        <v>550</v>
+        <v>581</v>
       </c>
       <c r="D510" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>22</v>
       </c>
       <c r="F510">
         <v>2021</v>
       </c>
       <c r="H510">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="511" spans="1:10">
       <c r="A511" t="s">
-        <v>552</v>
+        <v>95</v>
       </c>
       <c r="B511" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="C511" t="s">
-        <v>553</v>
+        <v>582</v>
       </c>
       <c r="D511" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E511" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="F511">
         <v>2021</v>
       </c>
       <c r="H511">
         <v>92</v>
       </c>
-      <c r="I511" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="512" spans="1:10">
       <c r="A512" t="s">
-        <v>90</v>
+        <v>146</v>
       </c>
       <c r="B512" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="C512" t="s">
-        <v>555</v>
+        <v>583</v>
       </c>
       <c r="D512" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F512">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="H512">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>92</v>
       </c>
     </row>
     <row r="513" spans="1:10">
       <c r="A513" t="s">
-        <v>557</v>
+        <v>139</v>
       </c>
       <c r="B513" t="s">
-        <v>63</v>
+        <v>99</v>
       </c>
       <c r="C513" t="s">
-        <v>558</v>
+        <v>584</v>
       </c>
       <c r="D513" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="F513">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="H513">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>96</v>
       </c>
     </row>
     <row r="514" spans="1:10">
       <c r="A514" t="s">
-        <v>276</v>
+        <v>142</v>
       </c>
       <c r="B514" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C514" t="s">
-        <v>559</v>
+        <v>585</v>
       </c>
       <c r="D514" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>13</v>
       </c>
       <c r="F514">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="H514">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>554</v>
+        <v>97</v>
       </c>
     </row>
     <row r="515" spans="1:10">
       <c r="A515" t="s">
-        <v>345</v>
+        <v>144</v>
       </c>
       <c r="B515" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C515" t="s">
-        <v>560</v>
+        <v>586</v>
       </c>
       <c r="D515" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E515" t="s">
-        <v>140</v>
+        <v>13</v>
       </c>
       <c r="F515">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H515">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>554</v>
+        <v>100</v>
       </c>
     </row>
     <row r="516" spans="1:10">
       <c r="A516" t="s">
-        <v>100</v>
+        <v>134</v>
       </c>
       <c r="B516" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C516" t="s">
-        <v>561</v>
+        <v>587</v>
       </c>
       <c r="D516" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E516" t="s">
-        <v>140</v>
+        <v>13</v>
       </c>
       <c r="F516">
         <v>2021</v>
       </c>
       <c r="H516">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>93</v>
       </c>
     </row>
     <row r="517" spans="1:10">
       <c r="A517" t="s">
-        <v>70</v>
+        <v>304</v>
       </c>
       <c r="B517" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="C517" t="s">
-        <v>563</v>
+        <v>588</v>
       </c>
       <c r="D517" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F517">
-        <v>2022</v>
-[...5 lines deleted...]
-        <v>564</v>
+        <v>2020</v>
+      </c>
+      <c r="H517">
+        <v>94</v>
       </c>
     </row>
     <row r="518" spans="1:10">
       <c r="A518" t="s">
-        <v>343</v>
+        <v>76</v>
       </c>
       <c r="B518" t="s">
-        <v>101</v>
+        <v>39</v>
       </c>
       <c r="C518" t="s">
-        <v>565</v>
+        <v>589</v>
       </c>
       <c r="D518" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E518" t="s">
-        <v>33</v>
+        <v>122</v>
       </c>
       <c r="F518">
         <v>2020</v>
       </c>
       <c r="H518">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>566</v>
+        <v>94</v>
       </c>
     </row>
     <row r="519" spans="1:10">
       <c r="A519" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="B519" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C519" t="s">
-        <v>545</v>
+        <v>590</v>
       </c>
       <c r="D519" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="E519" t="s">
         <v>22</v>
       </c>
       <c r="F519">
         <v>2021</v>
       </c>
       <c r="H519">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>94</v>
       </c>
     </row>
     <row r="520" spans="1:10">
       <c r="A520" t="s">
-        <v>157</v>
+        <v>220</v>
       </c>
       <c r="B520" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C520" t="s">
-        <v>568</v>
+        <v>591</v>
       </c>
       <c r="D520" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="E520" t="s">
         <v>22</v>
       </c>
       <c r="F520">
         <v>2021</v>
       </c>
       <c r="H520">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>570</v>
+        <v>94</v>
       </c>
     </row>
     <row r="521" spans="1:10">
       <c r="A521" t="s">
-        <v>46</v>
+        <v>161</v>
       </c>
       <c r="B521" t="s">
-        <v>47</v>
+        <v>162</v>
       </c>
       <c r="C521" t="s">
-        <v>571</v>
+        <v>592</v>
       </c>
       <c r="D521" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>22</v>
       </c>
       <c r="F521">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H521">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>92</v>
       </c>
     </row>
     <row r="522" spans="1:10">
       <c r="A522" t="s">
-        <v>46</v>
+        <v>155</v>
       </c>
       <c r="B522" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C522" t="s">
-        <v>573</v>
+        <v>593</v>
       </c>
       <c r="D522" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="F522">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H522">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>93</v>
       </c>
     </row>
     <row r="523" spans="1:10">
       <c r="A523" t="s">
-        <v>50</v>
+        <v>373</v>
       </c>
       <c r="B523" t="s">
         <v>47</v>
       </c>
       <c r="C523" t="s">
-        <v>575</v>
+        <v>594</v>
       </c>
       <c r="D523" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="F523">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H523">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>91</v>
       </c>
     </row>
     <row r="524" spans="1:10">
       <c r="A524" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="B524" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="C524" t="s">
-        <v>576</v>
+        <v>595</v>
       </c>
       <c r="D524" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E524" t="s">
-        <v>516</v>
+        <v>29</v>
       </c>
       <c r="F524">
         <v>2021</v>
       </c>
       <c r="H524">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>94</v>
       </c>
     </row>
     <row r="525" spans="1:10">
       <c r="A525" t="s">
-        <v>143</v>
+        <v>186</v>
       </c>
       <c r="B525" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="C525" t="s">
-        <v>577</v>
+        <v>596</v>
       </c>
       <c r="D525" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="E525" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="F525">
         <v>2022</v>
       </c>
       <c r="H525">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>579</v>
+        <v>94</v>
       </c>
     </row>
     <row r="526" spans="1:10">
       <c r="A526" t="s">
-        <v>580</v>
+        <v>137</v>
       </c>
       <c r="B526" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="C526" t="s">
-        <v>581</v>
+        <v>597</v>
       </c>
       <c r="D526" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E526" t="s">
-        <v>22</v>
+        <v>204</v>
       </c>
       <c r="F526">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H526">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>94</v>
       </c>
     </row>
     <row r="527" spans="1:10">
       <c r="A527" t="s">
-        <v>134</v>
+        <v>211</v>
       </c>
       <c r="B527" t="s">
-        <v>134</v>
+        <v>107</v>
       </c>
       <c r="C527" t="s">
-        <v>583</v>
+        <v>598</v>
       </c>
       <c r="D527" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E527" t="s">
-        <v>22</v>
+        <v>114</v>
       </c>
       <c r="F527">
         <v>2022</v>
       </c>
       <c r="H527">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>91</v>
       </c>
     </row>
     <row r="528" spans="1:10">
       <c r="A528" t="s">
-        <v>26</v>
+        <v>106</v>
       </c>
       <c r="B528" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="C528" t="s">
-        <v>584</v>
+        <v>599</v>
       </c>
       <c r="D528" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E528" t="s">
         <v>22</v>
       </c>
       <c r="F528">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="H528">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>93</v>
       </c>
     </row>
     <row r="529" spans="1:10">
       <c r="A529" t="s">
-        <v>16</v>
+        <v>600</v>
       </c>
       <c r="B529" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="C529" t="s">
-        <v>218</v>
+        <v>601</v>
       </c>
       <c r="D529" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E529" t="s">
-        <v>22</v>
+        <v>114</v>
       </c>
       <c r="F529">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="H529">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>586</v>
+        <v>90</v>
       </c>
     </row>
     <row r="530" spans="1:10">
       <c r="A530" t="s">
-        <v>388</v>
+        <v>134</v>
       </c>
       <c r="B530" t="s">
-        <v>389</v>
+        <v>99</v>
       </c>
       <c r="C530" t="s">
-        <v>587</v>
+        <v>602</v>
       </c>
       <c r="D530" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E530" t="s">
-        <v>22</v>
+        <v>141</v>
       </c>
       <c r="F530">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H530">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>588</v>
+        <v>92</v>
       </c>
     </row>
     <row r="531" spans="1:10">
       <c r="A531" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="B531" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
       <c r="C531" t="s">
-        <v>589</v>
+        <v>603</v>
       </c>
       <c r="D531" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E531" t="s">
-        <v>33</v>
+        <v>204</v>
       </c>
       <c r="F531">
         <v>2021</v>
       </c>
       <c r="H531">
         <v>93</v>
       </c>
-      <c r="I531" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="532" spans="1:10">
       <c r="A532" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="B532" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
       <c r="C532" t="s">
-        <v>591</v>
+        <v>604</v>
       </c>
       <c r="D532" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E532" t="s">
-        <v>140</v>
+        <v>22</v>
       </c>
       <c r="F532">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="H532">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>93</v>
       </c>
     </row>
     <row r="533" spans="1:10">
       <c r="A533" t="s">
-        <v>35</v>
+        <v>134</v>
       </c>
       <c r="B533" t="s">
-        <v>35</v>
+        <v>99</v>
       </c>
       <c r="C533" t="s">
-        <v>593</v>
+        <v>605</v>
       </c>
       <c r="D533" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="E533" t="s">
-        <v>22</v>
+        <v>168</v>
       </c>
       <c r="F533">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H533">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>92</v>
       </c>
     </row>
     <row r="534" spans="1:10">
       <c r="A534" t="s">
-        <v>552</v>
+        <v>134</v>
       </c>
       <c r="B534" t="s">
-        <v>31</v>
+        <v>99</v>
+      </c>
+      <c r="C534" t="s">
+        <v>606</v>
       </c>
       <c r="D534" t="s">
-        <v>28</v>
+        <v>167</v>
+      </c>
+      <c r="E534" t="s">
+        <v>168</v>
       </c>
       <c r="F534">
-        <v>2011</v>
+        <v>2022</v>
       </c>
       <c r="H534">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="535" spans="1:10">
       <c r="A535" t="s">
-        <v>552</v>
+        <v>63</v>
       </c>
       <c r="B535" t="s">
-        <v>31</v>
+        <v>39</v>
+      </c>
+      <c r="C535" t="s">
+        <v>607</v>
       </c>
       <c r="D535" t="s">
-        <v>21</v>
+        <v>85</v>
+      </c>
+      <c r="E535" t="s">
+        <v>86</v>
       </c>
       <c r="F535">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="H535">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="536" spans="1:10">
       <c r="A536" t="s">
-        <v>552</v>
+        <v>76</v>
       </c>
       <c r="B536" t="s">
-        <v>31</v>
+        <v>39</v>
+      </c>
+      <c r="C536" t="s">
+        <v>608</v>
       </c>
       <c r="D536" t="s">
-        <v>28</v>
+        <v>85</v>
+      </c>
+      <c r="E536" t="s">
+        <v>86</v>
       </c>
       <c r="F536">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="H536">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="537" spans="1:10">
       <c r="A537" t="s">
-        <v>552</v>
+        <v>79</v>
       </c>
       <c r="B537" t="s">
-        <v>31</v>
+        <v>39</v>
+      </c>
+      <c r="C537" t="s">
+        <v>609</v>
       </c>
       <c r="D537" t="s">
-        <v>43</v>
+        <v>103</v>
+      </c>
+      <c r="E537" t="s">
+        <v>104</v>
       </c>
       <c r="F537">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="H537">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="538" spans="1:10">
       <c r="A538" t="s">
-        <v>552</v>
+        <v>610</v>
       </c>
       <c r="B538" t="s">
-        <v>31</v>
+        <v>162</v>
+      </c>
+      <c r="C538" t="s">
+        <v>611</v>
       </c>
       <c r="D538" t="s">
-        <v>13</v>
+        <v>22</v>
+      </c>
+      <c r="E538" t="s">
+        <v>22</v>
       </c>
       <c r="F538">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="H538">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="539" spans="1:10">
       <c r="A539" t="s">
-        <v>542</v>
+        <v>186</v>
       </c>
       <c r="B539" t="s">
-        <v>31</v>
+        <v>33</v>
+      </c>
+      <c r="C539" t="s">
+        <v>612</v>
       </c>
       <c r="D539" t="s">
-        <v>43</v>
+        <v>22</v>
+      </c>
+      <c r="E539" t="s">
+        <v>22</v>
       </c>
       <c r="F539">
-        <v>2013</v>
-[...2 lines deleted...]
-        <v>594</v>
+        <v>2022</v>
+      </c>
+      <c r="H539">
+        <v>93</v>
       </c>
     </row>
     <row r="540" spans="1:10">
       <c r="A540" t="s">
-        <v>552</v>
+        <v>61</v>
       </c>
       <c r="B540" t="s">
-        <v>31</v>
+        <v>33</v>
+      </c>
+      <c r="C540" t="s">
+        <v>613</v>
       </c>
       <c r="D540" t="s">
-        <v>21</v>
+        <v>85</v>
+      </c>
+      <c r="E540" t="s">
+        <v>86</v>
       </c>
       <c r="F540">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="H540">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="541" spans="1:10">
       <c r="A541" t="s">
-        <v>552</v>
+        <v>61</v>
       </c>
       <c r="B541" t="s">
-        <v>31</v>
+        <v>33</v>
+      </c>
+      <c r="C541" t="s">
+        <v>614</v>
       </c>
       <c r="D541" t="s">
-        <v>28</v>
+        <v>22</v>
+      </c>
+      <c r="E541" t="s">
+        <v>22</v>
       </c>
       <c r="F541">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="H541">
         <v>91</v>
       </c>
     </row>
     <row r="542" spans="1:10">
       <c r="A542" t="s">
-        <v>552</v>
+        <v>153</v>
       </c>
       <c r="B542" t="s">
-        <v>31</v>
+        <v>128</v>
+      </c>
+      <c r="C542" t="s">
+        <v>615</v>
       </c>
       <c r="D542" t="s">
-        <v>43</v>
+        <v>103</v>
+      </c>
+      <c r="E542" t="s">
+        <v>104</v>
       </c>
       <c r="F542">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="H542">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="543" spans="1:10">
       <c r="A543" t="s">
-        <v>542</v>
+        <v>240</v>
       </c>
       <c r="B543" t="s">
-        <v>31</v>
+        <v>43</v>
+      </c>
+      <c r="C543" t="s">
+        <v>616</v>
       </c>
       <c r="D543" t="s">
-        <v>33</v>
+        <v>85</v>
+      </c>
+      <c r="E543" t="s">
+        <v>86</v>
       </c>
       <c r="F543">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>2021</v>
+      </c>
+      <c r="H543" t="s">
+        <v>617</v>
       </c>
     </row>
     <row r="544" spans="1:10">
       <c r="A544" t="s">
-        <v>552</v>
+        <v>169</v>
       </c>
       <c r="B544" t="s">
-        <v>31</v>
+        <v>43</v>
+      </c>
+      <c r="C544" t="s">
+        <v>618</v>
       </c>
       <c r="D544" t="s">
-        <v>21</v>
+        <v>85</v>
+      </c>
+      <c r="E544" t="s">
+        <v>86</v>
       </c>
       <c r="F544">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="H544">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="545" spans="1:10">
       <c r="A545" t="s">
-        <v>552</v>
+        <v>118</v>
       </c>
       <c r="B545" t="s">
-        <v>31</v>
+        <v>110</v>
+      </c>
+      <c r="C545" t="s">
+        <v>619</v>
       </c>
       <c r="D545" t="s">
-        <v>28</v>
+        <v>85</v>
+      </c>
+      <c r="E545" t="s">
+        <v>344</v>
       </c>
       <c r="F545">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="H545">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="546" spans="1:10">
       <c r="A546" t="s">
-        <v>552</v>
+        <v>112</v>
       </c>
       <c r="B546" t="s">
-        <v>31</v>
+        <v>110</v>
+      </c>
+      <c r="C546" t="s">
+        <v>620</v>
       </c>
       <c r="D546" t="s">
-        <v>43</v>
+        <v>85</v>
+      </c>
+      <c r="E546" t="s">
+        <v>344</v>
       </c>
       <c r="F546">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="H546">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="547" spans="1:10">
       <c r="A547" t="s">
-        <v>552</v>
+        <v>621</v>
       </c>
       <c r="B547" t="s">
-        <v>31</v>
+        <v>110</v>
+      </c>
+      <c r="C547" t="s">
+        <v>622</v>
       </c>
       <c r="D547" t="s">
-        <v>595</v>
+        <v>103</v>
+      </c>
+      <c r="E547" t="s">
+        <v>114</v>
       </c>
       <c r="F547">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="H547">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>92</v>
       </c>
     </row>
     <row r="548" spans="1:10">
       <c r="A548" t="s">
-        <v>542</v>
+        <v>621</v>
       </c>
       <c r="B548" t="s">
-        <v>31</v>
+        <v>110</v>
+      </c>
+      <c r="C548" t="s">
+        <v>623</v>
       </c>
       <c r="D548" t="s">
-        <v>33</v>
+        <v>85</v>
+      </c>
+      <c r="E548" t="s">
+        <v>344</v>
       </c>
       <c r="F548">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="H548">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="549" spans="1:10">
       <c r="A549" t="s">
-        <v>552</v>
+        <v>159</v>
       </c>
       <c r="B549" t="s">
-        <v>31</v>
+        <v>110</v>
+      </c>
+      <c r="C549" t="s">
+        <v>421</v>
       </c>
       <c r="D549" t="s">
-        <v>21</v>
+        <v>22</v>
+      </c>
+      <c r="E549" t="s">
+        <v>22</v>
       </c>
       <c r="F549">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="H549">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>98</v>
       </c>
     </row>
     <row r="550" spans="1:10">
       <c r="A550" t="s">
-        <v>552</v>
+        <v>134</v>
       </c>
       <c r="B550" t="s">
-        <v>31</v>
+        <v>99</v>
+      </c>
+      <c r="C550" t="s">
+        <v>602</v>
       </c>
       <c r="D550" t="s">
-        <v>43</v>
+        <v>103</v>
+      </c>
+      <c r="E550" t="s">
+        <v>141</v>
       </c>
       <c r="F550">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="H550">
         <v>92</v>
       </c>
     </row>
     <row r="551" spans="1:10">
       <c r="A551" t="s">
-        <v>552</v>
+        <v>134</v>
       </c>
       <c r="B551" t="s">
-        <v>31</v>
+        <v>99</v>
+      </c>
+      <c r="C551" t="s">
+        <v>603</v>
       </c>
       <c r="D551" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="E551" t="s">
+        <v>204</v>
       </c>
       <c r="F551">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="H551">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="552" spans="1:10">
       <c r="A552" t="s">
-        <v>542</v>
+        <v>134</v>
       </c>
       <c r="B552" t="s">
-        <v>31</v>
+        <v>99</v>
+      </c>
+      <c r="C552" t="s">
+        <v>605</v>
       </c>
       <c r="D552" t="s">
-        <v>33</v>
+        <v>167</v>
+      </c>
+      <c r="E552" t="s">
+        <v>168</v>
       </c>
       <c r="F552">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="H552">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="553" spans="1:10">
       <c r="A553" t="s">
-        <v>552</v>
+        <v>134</v>
       </c>
       <c r="B553" t="s">
-        <v>31</v>
+        <v>99</v>
+      </c>
+      <c r="C553" t="s">
+        <v>604</v>
       </c>
       <c r="D553" t="s">
-        <v>21</v>
+        <v>22</v>
+      </c>
+      <c r="E553" t="s">
+        <v>22</v>
       </c>
       <c r="F553">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="H553">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="554" spans="1:10">
       <c r="A554" t="s">
-        <v>552</v>
+        <v>134</v>
       </c>
       <c r="B554" t="s">
-        <v>31</v>
+        <v>99</v>
+      </c>
+      <c r="C554" t="s">
+        <v>606</v>
       </c>
       <c r="D554" t="s">
-        <v>28</v>
+        <v>167</v>
+      </c>
+      <c r="E554" t="s">
+        <v>168</v>
       </c>
       <c r="F554">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="H554">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="555" spans="1:10">
       <c r="A555" t="s">
-        <v>552</v>
+        <v>144</v>
       </c>
       <c r="B555" t="s">
-        <v>31</v>
+        <v>99</v>
+      </c>
+      <c r="C555" t="s">
+        <v>624</v>
       </c>
       <c r="D555" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F555">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="H555">
-        <v>90</v>
+        <v>97</v>
       </c>
     </row>
     <row r="556" spans="1:10">
       <c r="A556" t="s">
-        <v>552</v>
+        <v>120</v>
       </c>
       <c r="B556" t="s">
-        <v>31</v>
+        <v>110</v>
       </c>
       <c r="C556" t="s">
-        <v>598</v>
+        <v>625</v>
       </c>
       <c r="D556" t="s">
-        <v>155</v>
+        <v>85</v>
       </c>
       <c r="E556" t="s">
-        <v>156</v>
+        <v>344</v>
       </c>
       <c r="F556">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="H556">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>90</v>
       </c>
     </row>
     <row r="557" spans="1:10">
       <c r="A557" t="s">
-        <v>552</v>
+        <v>90</v>
       </c>
       <c r="B557" t="s">
-        <v>31</v>
+        <v>90</v>
       </c>
       <c r="C557" t="s">
-        <v>600</v>
+        <v>626</v>
       </c>
       <c r="D557" t="s">
-        <v>43</v>
+        <v>167</v>
       </c>
       <c r="F557">
         <v>2021</v>
       </c>
       <c r="H557">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>94</v>
       </c>
     </row>
     <row r="558" spans="1:10">
       <c r="A558" t="s">
-        <v>552</v>
+        <v>139</v>
       </c>
       <c r="B558" t="s">
-        <v>31</v>
+        <v>99</v>
       </c>
       <c r="C558" t="s">
-        <v>602</v>
+        <v>627</v>
       </c>
       <c r="D558" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F558">
         <v>2021</v>
       </c>
       <c r="H558">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>603</v>
+        <v>97</v>
       </c>
     </row>
     <row r="559" spans="1:10">
       <c r="A559" t="s">
-        <v>552</v>
+        <v>137</v>
       </c>
       <c r="B559" t="s">
-        <v>31</v>
+        <v>99</v>
+      </c>
+      <c r="C559" t="s">
+        <v>597</v>
       </c>
       <c r="D559" t="s">
-        <v>43</v>
+        <v>35</v>
+      </c>
+      <c r="E559" t="s">
+        <v>204</v>
       </c>
       <c r="F559">
-        <v>2010</v>
+        <v>2022</v>
       </c>
       <c r="H559">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="560" spans="1:10">
       <c r="A560" t="s">
-        <v>542</v>
+        <v>106</v>
       </c>
       <c r="B560" t="s">
-        <v>31</v>
+        <v>107</v>
+      </c>
+      <c r="C560" t="s">
+        <v>599</v>
       </c>
       <c r="D560" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F560">
-        <v>2011</v>
+        <v>2021</v>
       </c>
       <c r="H560">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="561" spans="1:10">
       <c r="A561" t="s">
-        <v>552</v>
+        <v>211</v>
       </c>
       <c r="B561" t="s">
-        <v>31</v>
+        <v>107</v>
+      </c>
+      <c r="C561" t="s">
+        <v>598</v>
       </c>
       <c r="D561" t="s">
-        <v>28</v>
+        <v>103</v>
+      </c>
+      <c r="E561" t="s">
+        <v>114</v>
       </c>
       <c r="F561">
-        <v>2011</v>
+        <v>2022</v>
       </c>
       <c r="H561">
         <v>91</v>
       </c>
     </row>
     <row r="562" spans="1:10">
       <c r="A562" t="s">
-        <v>552</v>
+        <v>600</v>
       </c>
       <c r="B562" t="s">
-        <v>31</v>
+        <v>107</v>
+      </c>
+      <c r="C562" t="s">
+        <v>601</v>
       </c>
       <c r="D562" t="s">
-        <v>21</v>
+        <v>103</v>
+      </c>
+      <c r="E562" t="s">
+        <v>114</v>
       </c>
       <c r="F562">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="H562">
         <v>90</v>
       </c>
     </row>
     <row r="563" spans="1:10">
       <c r="A563" t="s">
-        <v>552</v>
+        <v>76</v>
       </c>
       <c r="B563" t="s">
-        <v>31</v>
+        <v>39</v>
+      </c>
+      <c r="C563" t="s">
+        <v>608</v>
       </c>
       <c r="D563" t="s">
-        <v>28</v>
+        <v>85</v>
+      </c>
+      <c r="E563" t="s">
+        <v>86</v>
       </c>
       <c r="F563">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="H563">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="564" spans="1:10">
       <c r="A564" t="s">
-        <v>552</v>
+        <v>63</v>
       </c>
       <c r="B564" t="s">
-        <v>31</v>
+        <v>39</v>
+      </c>
+      <c r="C564" t="s">
+        <v>607</v>
       </c>
       <c r="D564" t="s">
-        <v>43</v>
+        <v>85</v>
+      </c>
+      <c r="E564" t="s">
+        <v>86</v>
       </c>
       <c r="F564">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="H564">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="565" spans="1:10">
       <c r="A565" t="s">
-        <v>552</v>
+        <v>610</v>
       </c>
       <c r="B565" t="s">
-        <v>31</v>
+        <v>162</v>
+      </c>
+      <c r="C565" t="s">
+        <v>611</v>
       </c>
       <c r="D565" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F565">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="H565">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="566" spans="1:10">
       <c r="A566" t="s">
-        <v>542</v>
+        <v>112</v>
       </c>
       <c r="B566" t="s">
-        <v>31</v>
+        <v>110</v>
+      </c>
+      <c r="C566" t="s">
+        <v>620</v>
       </c>
       <c r="D566" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="F566">
-        <v>2013</v>
-[...2 lines deleted...]
-        <v>594</v>
+        <v>2021</v>
+      </c>
+      <c r="H566">
+        <v>93</v>
       </c>
     </row>
     <row r="567" spans="1:10">
       <c r="A567" t="s">
-        <v>552</v>
+        <v>621</v>
       </c>
       <c r="B567" t="s">
-        <v>31</v>
+        <v>110</v>
+      </c>
+      <c r="C567" t="s">
+        <v>622</v>
       </c>
       <c r="D567" t="s">
-        <v>21</v>
+        <v>103</v>
+      </c>
+      <c r="E567" t="s">
+        <v>114</v>
       </c>
       <c r="F567">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="H567">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="568" spans="1:10">
       <c r="A568" t="s">
-        <v>552</v>
+        <v>621</v>
       </c>
       <c r="B568" t="s">
-        <v>31</v>
+        <v>110</v>
+      </c>
+      <c r="C568" t="s">
+        <v>623</v>
       </c>
       <c r="D568" t="s">
-        <v>28</v>
+        <v>85</v>
+      </c>
+      <c r="E568" t="s">
+        <v>344</v>
       </c>
       <c r="F568">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="H568">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="569" spans="1:10">
       <c r="A569" t="s">
-        <v>552</v>
+        <v>118</v>
       </c>
       <c r="B569" t="s">
-        <v>31</v>
+        <v>110</v>
+      </c>
+      <c r="C569" t="s">
+        <v>619</v>
       </c>
       <c r="D569" t="s">
-        <v>43</v>
+        <v>85</v>
+      </c>
+      <c r="E569" t="s">
+        <v>344</v>
       </c>
       <c r="F569">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="H569">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="570" spans="1:10">
       <c r="A570" t="s">
-        <v>542</v>
+        <v>628</v>
       </c>
       <c r="B570" t="s">
-        <v>31</v>
+        <v>96</v>
+      </c>
+      <c r="C570" t="s">
+        <v>629</v>
       </c>
       <c r="D570" t="s">
-        <v>33</v>
+        <v>103</v>
+      </c>
+      <c r="E570" t="s">
+        <v>104</v>
       </c>
       <c r="F570">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="H570">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="571" spans="1:10">
       <c r="A571" t="s">
-        <v>552</v>
+        <v>373</v>
       </c>
       <c r="B571" t="s">
-        <v>31</v>
+        <v>47</v>
+      </c>
+      <c r="C571" t="s">
+        <v>630</v>
       </c>
       <c r="D571" t="s">
-        <v>21</v>
+        <v>35</v>
+      </c>
+      <c r="E571" t="s">
+        <v>114</v>
       </c>
       <c r="F571">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="H571">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="572" spans="1:10">
       <c r="A572" t="s">
-        <v>552</v>
+        <v>19</v>
       </c>
       <c r="B572" t="s">
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="C572" t="s">
+        <v>631</v>
       </c>
       <c r="D572" t="s">
-        <v>28</v>
+        <v>103</v>
+      </c>
+      <c r="E572" t="s">
+        <v>104</v>
       </c>
       <c r="F572">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="H572">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="573" spans="1:10">
       <c r="A573" t="s">
-        <v>552</v>
+        <v>139</v>
       </c>
       <c r="B573" t="s">
-        <v>31</v>
+        <v>99</v>
+      </c>
+      <c r="C573" t="s">
+        <v>632</v>
       </c>
       <c r="D573" t="s">
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="E573" t="s">
+        <v>29</v>
       </c>
       <c r="F573">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="H573">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="574" spans="1:10">
       <c r="A574" t="s">
-        <v>552</v>
+        <v>144</v>
       </c>
       <c r="B574" t="s">
-        <v>31</v>
+        <v>99</v>
+      </c>
+      <c r="C574" t="s">
+        <v>633</v>
       </c>
       <c r="D574" t="s">
-        <v>595</v>
+        <v>28</v>
       </c>
       <c r="F574">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="H574">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>97</v>
       </c>
     </row>
     <row r="575" spans="1:10">
       <c r="A575" t="s">
-        <v>542</v>
+        <v>634</v>
       </c>
       <c r="B575" t="s">
-        <v>31</v>
+        <v>162</v>
+      </c>
+      <c r="C575" t="s">
+        <v>635</v>
       </c>
       <c r="D575" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F575">
         <v>2016</v>
       </c>
       <c r="H575">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="576" spans="1:10">
       <c r="A576" t="s">
-        <v>552</v>
+        <v>43</v>
       </c>
       <c r="B576" t="s">
-        <v>31</v>
+        <v>43</v>
+      </c>
+      <c r="C576" t="s">
+        <v>319</v>
       </c>
       <c r="D576" t="s">
-        <v>21</v>
+        <v>103</v>
+      </c>
+      <c r="E576" t="s">
+        <v>104</v>
       </c>
       <c r="F576">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="H576">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>97</v>
       </c>
     </row>
     <row r="577" spans="1:10">
       <c r="A577" t="s">
-        <v>552</v>
+        <v>90</v>
       </c>
       <c r="B577" t="s">
-        <v>31</v>
+        <v>90</v>
+      </c>
+      <c r="C577" t="s">
+        <v>636</v>
       </c>
       <c r="D577" t="s">
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="E577" t="s">
+        <v>637</v>
       </c>
       <c r="F577">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="H577">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="578" spans="1:10">
       <c r="A578" t="s">
-        <v>552</v>
+        <v>638</v>
       </c>
       <c r="B578" t="s">
-        <v>31</v>
+        <v>96</v>
+      </c>
+      <c r="C578" t="s">
+        <v>639</v>
       </c>
       <c r="D578" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="E578" t="s">
+        <v>36</v>
       </c>
       <c r="F578">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="H578">
         <v>92</v>
       </c>
+      <c r="I578" t="s">
+        <v>640</v>
+      </c>
     </row>
     <row r="579" spans="1:10">
       <c r="A579" t="s">
-        <v>542</v>
+        <v>227</v>
       </c>
       <c r="B579" t="s">
-        <v>31</v>
+        <v>107</v>
+      </c>
+      <c r="C579" t="s">
+        <v>641</v>
       </c>
       <c r="D579" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="E579" t="s">
+        <v>36</v>
       </c>
       <c r="F579">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="H579">
-        <v>93</v>
+        <v>91</v>
+      </c>
+      <c r="I579" t="s">
+        <v>642</v>
       </c>
     </row>
     <row r="580" spans="1:10">
       <c r="A580" t="s">
-        <v>552</v>
+        <v>643</v>
       </c>
       <c r="B580" t="s">
-        <v>31</v>
+        <v>107</v>
+      </c>
+      <c r="C580" t="s">
+        <v>644</v>
       </c>
       <c r="D580" t="s">
-        <v>21</v>
+        <v>35</v>
+      </c>
+      <c r="E580" t="s">
+        <v>36</v>
       </c>
       <c r="F580">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="H580">
-        <v>90</v>
+        <v>91</v>
+      </c>
+      <c r="I580" t="s">
+        <v>642</v>
+      </c>
+      <c r="J580" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="581" spans="1:10">
       <c r="A581" t="s">
-        <v>552</v>
+        <v>373</v>
       </c>
       <c r="B581" t="s">
-        <v>31</v>
+        <v>47</v>
+      </c>
+      <c r="C581" t="s">
+        <v>645</v>
       </c>
       <c r="D581" t="s">
-        <v>28</v>
+        <v>103</v>
+      </c>
+      <c r="E581" t="s">
+        <v>114</v>
       </c>
       <c r="F581">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="H581">
-        <v>92</v>
+        <v>90</v>
+      </c>
+      <c r="I581" t="s">
+        <v>640</v>
       </c>
     </row>
     <row r="582" spans="1:10">
       <c r="A582" t="s">
-        <v>552</v>
+        <v>46</v>
       </c>
       <c r="B582" t="s">
-        <v>31</v>
+        <v>47</v>
+      </c>
+      <c r="C582" t="s">
+        <v>646</v>
       </c>
       <c r="D582" t="s">
-        <v>43</v>
+        <v>103</v>
+      </c>
+      <c r="E582" t="s">
+        <v>114</v>
       </c>
       <c r="F582">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="H582">
-        <v>90</v>
+        <v>93</v>
+      </c>
+      <c r="I582" t="s">
+        <v>640</v>
       </c>
     </row>
     <row r="583" spans="1:10">
       <c r="A583" t="s">
-        <v>552</v>
+        <v>72</v>
       </c>
       <c r="B583" t="s">
-        <v>31</v>
+        <v>47</v>
+      </c>
+      <c r="C583" t="s">
+        <v>647</v>
       </c>
       <c r="D583" t="s">
-        <v>13</v>
+        <v>103</v>
+      </c>
+      <c r="E583" t="s">
+        <v>114</v>
       </c>
       <c r="F583">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="H583">
         <v>90</v>
       </c>
+      <c r="I583" t="s">
+        <v>648</v>
+      </c>
     </row>
     <row r="584" spans="1:10">
       <c r="A584" t="s">
-        <v>552</v>
+        <v>125</v>
       </c>
       <c r="B584" t="s">
-        <v>31</v>
+        <v>68</v>
+      </c>
+      <c r="C584" t="s">
+        <v>649</v>
       </c>
       <c r="D584" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="E584" t="s">
+        <v>36</v>
       </c>
       <c r="F584">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>2022</v>
+      </c>
+      <c r="H584" t="s">
+        <v>257</v>
+      </c>
+      <c r="I584" t="s">
+        <v>650</v>
       </c>
     </row>
     <row r="585" spans="1:10">
       <c r="A585" t="s">
-        <v>542</v>
+        <v>434</v>
       </c>
       <c r="B585" t="s">
-        <v>31</v>
+        <v>47</v>
+      </c>
+      <c r="C585" t="s">
+        <v>651</v>
       </c>
       <c r="D585" t="s">
-        <v>13</v>
+        <v>22</v>
+      </c>
+      <c r="E585" t="s">
+        <v>22</v>
       </c>
       <c r="F585">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="H585">
-        <v>91</v>
+        <v>95</v>
+      </c>
+      <c r="I585" t="s">
+        <v>652</v>
       </c>
     </row>
     <row r="586" spans="1:10">
       <c r="A586" t="s">
-        <v>542</v>
+        <v>19</v>
       </c>
       <c r="B586" t="s">
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="C586" t="s">
+        <v>631</v>
       </c>
       <c r="D586" t="s">
-        <v>33</v>
+        <v>103</v>
+      </c>
+      <c r="E586" t="s">
+        <v>104</v>
       </c>
       <c r="F586">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="H586">
-        <v>91</v>
+        <v>97</v>
+      </c>
+      <c r="I586" t="s">
+        <v>653</v>
+      </c>
+      <c r="J586" t="s">
+        <v>193</v>
       </c>
     </row>
     <row r="587" spans="1:10">
       <c r="A587" t="s">
-        <v>552</v>
+        <v>74</v>
       </c>
       <c r="B587" t="s">
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="C587" t="s">
+        <v>654</v>
       </c>
       <c r="D587" t="s">
-        <v>21</v>
+        <v>103</v>
+      </c>
+      <c r="E587" t="s">
+        <v>104</v>
       </c>
       <c r="F587">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="H587">
-        <v>92</v>
+        <v>98</v>
+      </c>
+      <c r="I587" t="s">
+        <v>655</v>
+      </c>
+      <c r="J587" t="s">
+        <v>656</v>
       </c>
     </row>
     <row r="588" spans="1:10">
       <c r="A588" t="s">
-        <v>552</v>
+        <v>139</v>
       </c>
       <c r="B588" t="s">
-        <v>31</v>
+        <v>99</v>
+      </c>
+      <c r="C588" t="s">
+        <v>657</v>
       </c>
       <c r="D588" t="s">
-        <v>28</v>
+        <v>103</v>
+      </c>
+      <c r="E588" t="s">
+        <v>141</v>
       </c>
       <c r="F588">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="H588">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="I588" t="s">
-        <v>604</v>
+        <v>658</v>
       </c>
     </row>
     <row r="589" spans="1:10">
       <c r="A589" t="s">
-        <v>552</v>
+        <v>139</v>
       </c>
       <c r="B589" t="s">
-        <v>31</v>
+        <v>99</v>
+      </c>
+      <c r="C589" t="s">
+        <v>659</v>
       </c>
       <c r="D589" t="s">
-        <v>43</v>
+        <v>35</v>
+      </c>
+      <c r="E589" t="s">
+        <v>204</v>
       </c>
       <c r="F589">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="H589">
-        <v>91</v>
+        <v>96</v>
+      </c>
+      <c r="I589" t="s">
+        <v>660</v>
       </c>
     </row>
     <row r="590" spans="1:10">
       <c r="A590" t="s">
-        <v>552</v>
+        <v>142</v>
       </c>
       <c r="B590" t="s">
-        <v>31</v>
+        <v>99</v>
+      </c>
+      <c r="C590" t="s">
+        <v>661</v>
       </c>
       <c r="D590" t="s">
-        <v>13</v>
+        <v>35</v>
+      </c>
+      <c r="E590" t="s">
+        <v>204</v>
       </c>
       <c r="F590">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="H590">
-        <v>92</v>
+        <v>98</v>
+      </c>
+      <c r="I590" t="s">
+        <v>660</v>
       </c>
     </row>
     <row r="591" spans="1:10">
       <c r="A591" t="s">
-        <v>552</v>
+        <v>144</v>
       </c>
       <c r="B591" t="s">
-        <v>31</v>
+        <v>99</v>
+      </c>
+      <c r="C591" t="s">
+        <v>662</v>
       </c>
       <c r="D591" t="s">
-        <v>33</v>
+        <v>103</v>
+      </c>
+      <c r="E591" t="s">
+        <v>141</v>
       </c>
       <c r="F591">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="H591">
-        <v>93</v>
+        <v>97</v>
+      </c>
+      <c r="I591" t="s">
+        <v>658</v>
+      </c>
+      <c r="J591" t="s">
+        <v>193</v>
       </c>
     </row>
     <row r="592" spans="1:10">
       <c r="A592" t="s">
-        <v>542</v>
+        <v>17</v>
       </c>
       <c r="B592" t="s">
-        <v>31</v>
+        <v>68</v>
+      </c>
+      <c r="C592" t="s">
+        <v>663</v>
       </c>
       <c r="D592" t="s">
-        <v>21</v>
+        <v>103</v>
+      </c>
+      <c r="E592" t="s">
+        <v>104</v>
       </c>
       <c r="F592">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="H592">
         <v>90</v>
       </c>
       <c r="I592" t="s">
-        <v>605</v>
+        <v>664</v>
       </c>
       <c r="J592" t="s">
-        <v>597</v>
+        <v>105</v>
       </c>
     </row>
     <row r="593" spans="1:10">
       <c r="A593" t="s">
-        <v>542</v>
+        <v>665</v>
       </c>
       <c r="B593" t="s">
-        <v>31</v>
+        <v>68</v>
+      </c>
+      <c r="C593" t="s">
+        <v>666</v>
       </c>
       <c r="D593" t="s">
-        <v>28</v>
+        <v>103</v>
+      </c>
+      <c r="E593" t="s">
+        <v>104</v>
       </c>
       <c r="F593">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H593">
         <v>90</v>
       </c>
       <c r="I593" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>667</v>
       </c>
     </row>
     <row r="594" spans="1:10">
       <c r="A594" t="s">
-        <v>542</v>
+        <v>93</v>
       </c>
       <c r="B594" t="s">
-        <v>31</v>
+        <v>93</v>
+      </c>
+      <c r="C594" t="s">
+        <v>668</v>
       </c>
       <c r="D594" t="s">
-        <v>43</v>
+        <v>103</v>
+      </c>
+      <c r="E594" t="s">
+        <v>104</v>
       </c>
       <c r="F594">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="H594">
         <v>90</v>
       </c>
       <c r="I594" t="s">
-        <v>607</v>
+        <v>667</v>
       </c>
     </row>
     <row r="595" spans="1:10">
       <c r="A595" t="s">
-        <v>542</v>
+        <v>42</v>
       </c>
       <c r="B595" t="s">
-        <v>31</v>
+        <v>43</v>
+      </c>
+      <c r="C595" t="s">
+        <v>669</v>
       </c>
       <c r="D595" t="s">
-        <v>13</v>
+        <v>103</v>
+      </c>
+      <c r="E595" t="s">
+        <v>104</v>
       </c>
       <c r="F595">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="H595">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="I595" t="s">
-        <v>608</v>
+        <v>670</v>
       </c>
     </row>
     <row r="596" spans="1:10">
       <c r="A596" t="s">
-        <v>542</v>
+        <v>43</v>
       </c>
       <c r="B596" t="s">
-        <v>31</v>
+        <v>43</v>
+      </c>
+      <c r="C596" t="s">
+        <v>319</v>
       </c>
       <c r="D596" t="s">
-        <v>33</v>
+        <v>103</v>
+      </c>
+      <c r="E596" t="s">
+        <v>104</v>
       </c>
       <c r="F596">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H596">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="I596" t="s">
-        <v>609</v>
+        <v>640</v>
+      </c>
+      <c r="J596" t="s">
+        <v>671</v>
       </c>
     </row>
     <row r="597" spans="1:10">
       <c r="A597" t="s">
-        <v>552</v>
+        <v>477</v>
       </c>
       <c r="B597" t="s">
-        <v>31</v>
+        <v>478</v>
+      </c>
+      <c r="C597" t="s">
+        <v>672</v>
       </c>
       <c r="D597" t="s">
-        <v>21</v>
+        <v>103</v>
+      </c>
+      <c r="E597" t="s">
+        <v>104</v>
       </c>
       <c r="F597">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="H597">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="I597" t="s">
-        <v>610</v>
+        <v>673</v>
       </c>
     </row>
     <row r="598" spans="1:10">
       <c r="A598" t="s">
-        <v>552</v>
+        <v>120</v>
       </c>
       <c r="B598" t="s">
-        <v>31</v>
+        <v>110</v>
+      </c>
+      <c r="C598" t="s">
+        <v>674</v>
       </c>
       <c r="D598" t="s">
-        <v>28</v>
+        <v>22</v>
+      </c>
+      <c r="E598" t="s">
+        <v>22</v>
       </c>
       <c r="F598">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H598">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I598" t="s">
-        <v>606</v>
+        <v>675</v>
       </c>
     </row>
     <row r="599" spans="1:10">
       <c r="A599" t="s">
-        <v>552</v>
+        <v>118</v>
       </c>
       <c r="B599" t="s">
-        <v>31</v>
+        <v>110</v>
+      </c>
+      <c r="C599" t="s">
+        <v>676</v>
       </c>
       <c r="D599" t="s">
-        <v>43</v>
+        <v>103</v>
+      </c>
+      <c r="E599" t="s">
+        <v>114</v>
       </c>
       <c r="F599">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="H599">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="I599" t="s">
-        <v>607</v>
+        <v>677</v>
       </c>
     </row>
     <row r="600" spans="1:10">
       <c r="A600" t="s">
-        <v>552</v>
+        <v>90</v>
       </c>
       <c r="B600" t="s">
-        <v>31</v>
+        <v>90</v>
+      </c>
+      <c r="C600" t="s">
+        <v>678</v>
       </c>
       <c r="D600" t="s">
-        <v>595</v>
+        <v>103</v>
+      </c>
+      <c r="E600" t="s">
+        <v>104</v>
       </c>
       <c r="F600">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H600">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="I600" t="s">
-        <v>611</v>
+        <v>667</v>
       </c>
     </row>
     <row r="601" spans="1:10">
       <c r="A601" t="s">
-        <v>552</v>
+        <v>638</v>
       </c>
       <c r="B601" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="D601" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="F601">
-        <v>2019</v>
+        <v>2011</v>
       </c>
       <c r="H601">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>91</v>
       </c>
     </row>
     <row r="602" spans="1:10">
       <c r="A602" t="s">
-        <v>552</v>
+        <v>638</v>
       </c>
       <c r="B602" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="D602" t="s">
-        <v>155</v>
+        <v>103</v>
       </c>
       <c r="F602">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="H602">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>90</v>
       </c>
     </row>
     <row r="603" spans="1:10">
       <c r="A603" t="s">
-        <v>552</v>
+        <v>638</v>
       </c>
       <c r="B603" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="D603" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F603">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="H603">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>91</v>
       </c>
     </row>
     <row r="604" spans="1:10">
       <c r="A604" t="s">
-        <v>542</v>
+        <v>638</v>
       </c>
       <c r="B604" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="D604" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="F604">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>613</v>
+        <v>2012</v>
+      </c>
+      <c r="H604">
+        <v>90</v>
       </c>
     </row>
     <row r="605" spans="1:10">
       <c r="A605" t="s">
-        <v>542</v>
+        <v>638</v>
       </c>
       <c r="B605" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="D605" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="F605">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="H605">
         <v>90</v>
       </c>
-      <c r="I605" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="606" spans="1:10">
       <c r="A606" t="s">
-        <v>542</v>
+        <v>628</v>
       </c>
       <c r="B606" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="D606" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="F606">
-        <v>2020</v>
-[...5 lines deleted...]
-        <v>615</v>
+        <v>2013</v>
+      </c>
+      <c r="H606" t="s">
+        <v>679</v>
       </c>
     </row>
     <row r="607" spans="1:10">
       <c r="A607" t="s">
-        <v>542</v>
+        <v>638</v>
       </c>
       <c r="B607" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="D607" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="F607">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="H607">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>90</v>
       </c>
     </row>
     <row r="608" spans="1:10">
       <c r="A608" t="s">
-        <v>552</v>
+        <v>638</v>
       </c>
       <c r="B608" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="D608" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F608">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="H608">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>91</v>
       </c>
     </row>
     <row r="609" spans="1:10">
       <c r="A609" t="s">
-        <v>552</v>
+        <v>638</v>
       </c>
       <c r="B609" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="D609" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="F609">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="H609">
         <v>91</v>
       </c>
-      <c r="I609" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="610" spans="1:10">
       <c r="A610" t="s">
-        <v>552</v>
+        <v>628</v>
       </c>
       <c r="B610" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="D610" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F610">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="H610">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>93</v>
       </c>
     </row>
     <row r="611" spans="1:10">
       <c r="A611" t="s">
-        <v>552</v>
+        <v>638</v>
       </c>
       <c r="B611" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="D611" t="s">
-        <v>155</v>
+        <v>103</v>
       </c>
       <c r="F611">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="H611">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>94</v>
       </c>
     </row>
     <row r="612" spans="1:10">
       <c r="A612" t="s">
-        <v>552</v>
+        <v>638</v>
       </c>
       <c r="B612" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="D612" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F612">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="H612">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>93</v>
       </c>
     </row>
     <row r="613" spans="1:10">
       <c r="A613" t="s">
-        <v>552</v>
+        <v>638</v>
       </c>
       <c r="B613" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>96</v>
       </c>
       <c r="D613" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>167</v>
       </c>
       <c r="F613">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="H613">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>554</v>
+        <v>91</v>
       </c>
     </row>
     <row r="614" spans="1:10">
       <c r="A614" t="s">
-        <v>542</v>
+        <v>638</v>
       </c>
       <c r="B614" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>96</v>
       </c>
       <c r="D614" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>680</v>
       </c>
       <c r="F614">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="H614">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>90</v>
+      </c>
+      <c r="J614" t="s">
+        <v>681</v>
       </c>
     </row>
     <row r="615" spans="1:10">
       <c r="A615" t="s">
-        <v>513</v>
+        <v>628</v>
       </c>
       <c r="B615" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>96</v>
       </c>
       <c r="D615" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F615">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="H615">
         <v>91</v>
       </c>
-      <c r="I615" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="616" spans="1:10">
       <c r="A616" t="s">
-        <v>513</v>
+        <v>638</v>
       </c>
       <c r="B616" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>96</v>
       </c>
       <c r="D616" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>623</v>
+        <v>103</v>
       </c>
       <c r="F616">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="H616">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>93</v>
+      </c>
+      <c r="J616" t="s">
+        <v>682</v>
       </c>
     </row>
     <row r="617" spans="1:10">
       <c r="A617" t="s">
-        <v>90</v>
+        <v>638</v>
       </c>
       <c r="B617" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>96</v>
       </c>
       <c r="D617" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>167</v>
       </c>
       <c r="F617">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="H617">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>92</v>
       </c>
     </row>
     <row r="618" spans="1:10">
       <c r="A618" t="s">
-        <v>557</v>
+        <v>638</v>
       </c>
       <c r="B618" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>558</v>
+        <v>96</v>
       </c>
       <c r="D618" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F618">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="H618">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>92</v>
       </c>
     </row>
     <row r="619" spans="1:10">
       <c r="A619" t="s">
-        <v>557</v>
+        <v>628</v>
       </c>
       <c r="B619" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>96</v>
       </c>
       <c r="D619" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>623</v>
+        <v>22</v>
       </c>
       <c r="F619">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="H619">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>93</v>
       </c>
     </row>
     <row r="620" spans="1:10">
       <c r="A620" t="s">
-        <v>411</v>
+        <v>638</v>
       </c>
       <c r="B620" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D620" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="F620">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="H620">
         <v>90</v>
       </c>
     </row>
     <row r="621" spans="1:10">
       <c r="A621" t="s">
-        <v>250</v>
+        <v>638</v>
       </c>
       <c r="B621" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D621" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F621">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="H621">
         <v>92</v>
       </c>
     </row>
     <row r="622" spans="1:10">
       <c r="A622" t="s">
-        <v>411</v>
+        <v>638</v>
       </c>
       <c r="B622" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D622" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="F622">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="H622">
         <v>90</v>
       </c>
     </row>
     <row r="623" spans="1:10">
       <c r="A623" t="s">
-        <v>411</v>
+        <v>638</v>
       </c>
       <c r="B623" t="s">
-        <v>63</v>
+        <v>96</v>
+      </c>
+      <c r="C623" t="s">
+        <v>683</v>
       </c>
       <c r="D623" t="s">
-        <v>43</v>
+        <v>13</v>
+      </c>
+      <c r="E623" t="s">
+        <v>267</v>
       </c>
       <c r="F623">
-        <v>2012</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>2020</v>
+      </c>
+      <c r="H623">
+        <v>93</v>
+      </c>
+      <c r="I623" t="s">
+        <v>684</v>
       </c>
     </row>
     <row r="624" spans="1:10">
       <c r="A624" t="s">
-        <v>62</v>
+        <v>638</v>
       </c>
       <c r="B624" t="s">
-        <v>63</v>
+        <v>96</v>
+      </c>
+      <c r="C624" t="s">
+        <v>685</v>
       </c>
       <c r="D624" t="s">
-        <v>43</v>
+        <v>167</v>
       </c>
       <c r="F624">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="H624">
-        <v>90</v>
+        <v>92</v>
+      </c>
+      <c r="I624" t="s">
+        <v>686</v>
       </c>
     </row>
     <row r="625" spans="1:10">
       <c r="A625" t="s">
-        <v>276</v>
+        <v>638</v>
       </c>
       <c r="B625" t="s">
-        <v>63</v>
+        <v>96</v>
+      </c>
+      <c r="C625" t="s">
+        <v>687</v>
       </c>
       <c r="D625" t="s">
-        <v>43</v>
+        <v>85</v>
+      </c>
+      <c r="E625" t="s">
+        <v>86</v>
       </c>
       <c r="F625">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="H625">
-        <v>90</v>
+        <v>92</v>
+      </c>
+      <c r="I625" t="s">
+        <v>688</v>
       </c>
     </row>
     <row r="626" spans="1:10">
       <c r="A626" t="s">
-        <v>276</v>
+        <v>638</v>
       </c>
       <c r="B626" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D626" t="s">
-        <v>43</v>
+        <v>167</v>
       </c>
       <c r="F626">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="H626">
         <v>90</v>
       </c>
     </row>
     <row r="627" spans="1:10">
       <c r="A627" t="s">
-        <v>557</v>
+        <v>628</v>
       </c>
       <c r="B627" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D627" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="F627">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="H627">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="628" spans="1:10">
       <c r="A628" t="s">
-        <v>411</v>
+        <v>638</v>
       </c>
       <c r="B628" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D628" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F628">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="H628">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="629" spans="1:10">
       <c r="A629" t="s">
-        <v>250</v>
+        <v>638</v>
       </c>
       <c r="B629" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D629" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="F629">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="H629">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="630" spans="1:10">
       <c r="A630" t="s">
-        <v>250</v>
+        <v>638</v>
       </c>
       <c r="B630" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D630" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F630">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="H630">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="631" spans="1:10">
       <c r="A631" t="s">
-        <v>411</v>
+        <v>638</v>
       </c>
       <c r="B631" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D631" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="F631">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="H631">
         <v>90</v>
       </c>
     </row>
     <row r="632" spans="1:10">
       <c r="A632" t="s">
-        <v>62</v>
+        <v>638</v>
       </c>
       <c r="B632" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D632" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="F632">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="H632">
         <v>90</v>
       </c>
     </row>
     <row r="633" spans="1:10">
       <c r="A633" t="s">
-        <v>250</v>
+        <v>628</v>
       </c>
       <c r="B633" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D633" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="F633">
-        <v>2016</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>2013</v>
+      </c>
+      <c r="H633" t="s">
+        <v>679</v>
       </c>
     </row>
     <row r="634" spans="1:10">
       <c r="A634" t="s">
-        <v>411</v>
+        <v>638</v>
       </c>
       <c r="B634" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D634" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="F634">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="H634">
         <v>90</v>
       </c>
     </row>
     <row r="635" spans="1:10">
       <c r="A635" t="s">
-        <v>62</v>
+        <v>638</v>
       </c>
       <c r="B635" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D635" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="F635">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="H635">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>91</v>
       </c>
     </row>
     <row r="636" spans="1:10">
       <c r="A636" t="s">
-        <v>62</v>
+        <v>638</v>
       </c>
       <c r="B636" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D636" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="F636">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="H636">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="637" spans="1:10">
       <c r="A637" t="s">
-        <v>62</v>
+        <v>628</v>
       </c>
       <c r="B637" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D637" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F637">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="H637">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="638" spans="1:10">
       <c r="A638" t="s">
-        <v>557</v>
+        <v>638</v>
       </c>
       <c r="B638" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D638" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="F638">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="H638">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="639" spans="1:10">
       <c r="A639" t="s">
-        <v>62</v>
+        <v>638</v>
       </c>
       <c r="B639" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D639" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="F639">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="H639">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>93</v>
       </c>
     </row>
     <row r="640" spans="1:10">
       <c r="A640" t="s">
-        <v>276</v>
+        <v>638</v>
       </c>
       <c r="B640" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D640" t="s">
-        <v>43</v>
+        <v>167</v>
       </c>
       <c r="F640">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="H640">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="641" spans="1:10">
       <c r="A641" t="s">
-        <v>276</v>
+        <v>638</v>
       </c>
       <c r="B641" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D641" t="s">
-        <v>13</v>
+        <v>680</v>
       </c>
       <c r="F641">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="H641">
-        <v>91</v>
+        <v>90</v>
+      </c>
+      <c r="J641" t="s">
+        <v>681</v>
       </c>
     </row>
     <row r="642" spans="1:10">
       <c r="A642" t="s">
-        <v>557</v>
+        <v>628</v>
       </c>
       <c r="B642" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D642" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F642">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="H642">
         <v>91</v>
       </c>
     </row>
     <row r="643" spans="1:10">
       <c r="A643" t="s">
-        <v>411</v>
+        <v>638</v>
       </c>
       <c r="B643" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D643" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="F643">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="H643">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>93</v>
+      </c>
+      <c r="J643" t="s">
+        <v>682</v>
       </c>
     </row>
     <row r="644" spans="1:10">
       <c r="A644" t="s">
-        <v>411</v>
+        <v>638</v>
       </c>
       <c r="B644" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D644" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="F644">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="H644">
         <v>92</v>
       </c>
-      <c r="I644" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="645" spans="1:10">
       <c r="A645" t="s">
-        <v>62</v>
+        <v>638</v>
       </c>
       <c r="B645" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D645" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F645">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="H645">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>92</v>
       </c>
     </row>
     <row r="646" spans="1:10">
       <c r="A646" t="s">
-        <v>62</v>
+        <v>628</v>
       </c>
       <c r="B646" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D646" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F646">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="H646">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="647" spans="1:10">
       <c r="A647" t="s">
-        <v>276</v>
+        <v>638</v>
       </c>
       <c r="B647" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D647" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="F647">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="H647">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="648" spans="1:10">
       <c r="A648" t="s">
-        <v>557</v>
+        <v>638</v>
       </c>
       <c r="B648" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D648" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="F648">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="H648">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="649" spans="1:10">
       <c r="A649" t="s">
-        <v>557</v>
+        <v>638</v>
       </c>
       <c r="B649" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D649" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="F649">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="H649">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="650" spans="1:10">
       <c r="A650" t="s">
-        <v>62</v>
+        <v>638</v>
       </c>
       <c r="B650" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>630</v>
+        <v>96</v>
       </c>
       <c r="D650" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>85</v>
       </c>
       <c r="F650">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="H650">
         <v>90</v>
       </c>
-      <c r="I650" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="651" spans="1:10">
       <c r="A651" t="s">
-        <v>62</v>
+        <v>638</v>
       </c>
       <c r="B651" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>96</v>
       </c>
       <c r="D651" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F651">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="H651">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>93</v>
       </c>
     </row>
     <row r="652" spans="1:10">
       <c r="A652" t="s">
-        <v>62</v>
+        <v>628</v>
       </c>
       <c r="B652" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>96</v>
       </c>
       <c r="D652" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>85</v>
       </c>
       <c r="F652">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="H652">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>91</v>
       </c>
     </row>
     <row r="653" spans="1:10">
       <c r="A653" t="s">
-        <v>276</v>
+        <v>628</v>
       </c>
       <c r="B653" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D653" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F653">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="H653">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>91</v>
       </c>
     </row>
     <row r="654" spans="1:10">
       <c r="A654" t="s">
-        <v>557</v>
+        <v>638</v>
       </c>
       <c r="B654" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D654" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="F654">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="H654">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>92</v>
       </c>
     </row>
     <row r="655" spans="1:10">
       <c r="A655" t="s">
-        <v>276</v>
+        <v>638</v>
       </c>
       <c r="B655" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D655" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F655">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="H655">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I655" t="s">
-        <v>617</v>
+        <v>689</v>
       </c>
     </row>
     <row r="656" spans="1:10">
       <c r="A656" t="s">
-        <v>276</v>
+        <v>638</v>
       </c>
       <c r="B656" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D656" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="F656">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="H656">
         <v>91</v>
       </c>
-      <c r="I656" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="657" spans="1:10">
       <c r="A657" t="s">
-        <v>513</v>
+        <v>638</v>
       </c>
       <c r="B657" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>96</v>
       </c>
       <c r="D657" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>85</v>
       </c>
       <c r="F657">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="H657">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>92</v>
       </c>
     </row>
     <row r="658" spans="1:10">
       <c r="A658" t="s">
-        <v>513</v>
+        <v>638</v>
       </c>
       <c r="B658" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>636</v>
+        <v>96</v>
       </c>
       <c r="D658" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F658">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="H658">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>621</v>
+        <v>93</v>
       </c>
     </row>
     <row r="659" spans="1:10">
       <c r="A659" t="s">
-        <v>90</v>
+        <v>628</v>
       </c>
       <c r="B659" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D659" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="F659">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="H659">
         <v>90</v>
       </c>
       <c r="I659" t="s">
-        <v>618</v>
+        <v>690</v>
       </c>
       <c r="J659" t="s">
-        <v>69</v>
+        <v>682</v>
       </c>
     </row>
     <row r="660" spans="1:10">
       <c r="A660" t="s">
-        <v>557</v>
+        <v>628</v>
       </c>
       <c r="B660" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="D660" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="F660">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="H660">
         <v>90</v>
       </c>
       <c r="I660" t="s">
-        <v>631</v>
+        <v>691</v>
       </c>
       <c r="J660" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
     </row>
     <row r="661" spans="1:10">
       <c r="A661" t="s">
-        <v>40</v>
+        <v>628</v>
       </c>
       <c r="B661" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>96</v>
       </c>
       <c r="D661" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>167</v>
       </c>
       <c r="F661">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="H661">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="I661" t="s">
-        <v>638</v>
+        <v>692</v>
       </c>
     </row>
     <row r="662" spans="1:10">
       <c r="A662" t="s">
-        <v>157</v>
+        <v>628</v>
       </c>
       <c r="B662" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>639</v>
+        <v>96</v>
       </c>
       <c r="D662" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>85</v>
       </c>
       <c r="F662">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="H662">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="I662" t="s">
-        <v>638</v>
+        <v>693</v>
       </c>
     </row>
     <row r="663" spans="1:10">
       <c r="A663" t="s">
-        <v>40</v>
+        <v>628</v>
       </c>
       <c r="B663" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>96</v>
       </c>
       <c r="D663" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="F663">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="H663">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="I663" t="s">
-        <v>601</v>
+        <v>694</v>
       </c>
     </row>
     <row r="664" spans="1:10">
       <c r="A664" t="s">
-        <v>40</v>
+        <v>638</v>
       </c>
       <c r="B664" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>96</v>
       </c>
       <c r="D664" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="F664">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="H664">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="I664" t="s">
-        <v>642</v>
+        <v>695</v>
       </c>
     </row>
     <row r="665" spans="1:10">
       <c r="A665" t="s">
-        <v>40</v>
+        <v>638</v>
       </c>
       <c r="B665" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>96</v>
       </c>
       <c r="D665" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F665">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="H665">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="I665" t="s">
-        <v>644</v>
+        <v>691</v>
       </c>
     </row>
     <row r="666" spans="1:10">
       <c r="A666" t="s">
-        <v>157</v>
+        <v>638</v>
       </c>
       <c r="B666" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>645</v>
+        <v>96</v>
       </c>
       <c r="D666" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>167</v>
       </c>
       <c r="F666">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="H666">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="I666" t="s">
-        <v>601</v>
+        <v>692</v>
       </c>
     </row>
     <row r="667" spans="1:10">
       <c r="A667" t="s">
-        <v>157</v>
+        <v>638</v>
       </c>
       <c r="B667" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>646</v>
+        <v>96</v>
       </c>
       <c r="D667" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>680</v>
       </c>
       <c r="F667">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="H667">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="I667" t="s">
-        <v>642</v>
+        <v>696</v>
       </c>
     </row>
     <row r="668" spans="1:10">
       <c r="A668" t="s">
-        <v>157</v>
+        <v>638</v>
       </c>
       <c r="B668" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>647</v>
+        <v>96</v>
       </c>
       <c r="D668" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="F668">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="H668">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="I668" t="s">
-        <v>644</v>
+        <v>693</v>
       </c>
     </row>
     <row r="669" spans="1:10">
       <c r="A669" t="s">
-        <v>37</v>
+        <v>638</v>
       </c>
       <c r="B669" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>96</v>
       </c>
       <c r="D669" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="F669">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>2019</v>
+      </c>
+      <c r="H669">
+        <v>92</v>
       </c>
       <c r="I669" t="s">
-        <v>601</v>
+        <v>697</v>
       </c>
     </row>
     <row r="670" spans="1:10">
       <c r="A670" t="s">
-        <v>37</v>
+        <v>638</v>
       </c>
       <c r="B670" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>649</v>
+        <v>96</v>
       </c>
       <c r="D670" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F670">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="H670">
         <v>93</v>
       </c>
       <c r="I670" t="s">
-        <v>603</v>
+        <v>694</v>
       </c>
     </row>
     <row r="671" spans="1:10">
       <c r="A671" t="s">
-        <v>157</v>
+        <v>628</v>
       </c>
       <c r="B671" t="s">
-        <v>38</v>
+        <v>96</v>
       </c>
       <c r="D671" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="F671">
-        <v>2012</v>
-[...5 lines deleted...]
-        <v>650</v>
+        <v>2020</v>
+      </c>
+      <c r="I671" t="s">
+        <v>698</v>
       </c>
     </row>
     <row r="672" spans="1:10">
       <c r="A672" t="s">
-        <v>40</v>
+        <v>628</v>
       </c>
       <c r="B672" t="s">
-        <v>38</v>
+        <v>96</v>
       </c>
       <c r="D672" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F672">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="H672">
-        <v>96</v>
+        <v>90</v>
+      </c>
+      <c r="I672" t="s">
+        <v>699</v>
+      </c>
+      <c r="J672" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="673" spans="1:10">
       <c r="A673" t="s">
-        <v>157</v>
+        <v>628</v>
       </c>
       <c r="B673" t="s">
-        <v>38</v>
+        <v>96</v>
       </c>
       <c r="D673" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="F673">
-        <v>2013</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>2020</v>
+      </c>
+      <c r="H673">
+        <v>90</v>
+      </c>
+      <c r="I673" t="s">
+        <v>700</v>
       </c>
     </row>
     <row r="674" spans="1:10">
       <c r="A674" t="s">
-        <v>157</v>
+        <v>628</v>
       </c>
       <c r="B674" t="s">
-        <v>38</v>
+        <v>96</v>
       </c>
       <c r="D674" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F674">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="H674">
-        <v>96</v>
+        <v>91</v>
+      </c>
+      <c r="I674" t="s">
+        <v>701</v>
       </c>
     </row>
     <row r="675" spans="1:10">
       <c r="A675" t="s">
-        <v>37</v>
+        <v>638</v>
       </c>
       <c r="B675" t="s">
-        <v>38</v>
+        <v>96</v>
       </c>
       <c r="D675" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="F675">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="H675">
         <v>93</v>
       </c>
+      <c r="I675" t="s">
+        <v>702</v>
+      </c>
     </row>
     <row r="676" spans="1:10">
       <c r="A676" t="s">
-        <v>37</v>
+        <v>638</v>
       </c>
       <c r="B676" t="s">
-        <v>38</v>
+        <v>96</v>
       </c>
       <c r="D676" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F676">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="H676">
-        <v>93</v>
+        <v>91</v>
+      </c>
+      <c r="I676" t="s">
+        <v>703</v>
       </c>
     </row>
     <row r="677" spans="1:10">
       <c r="A677" t="s">
-        <v>40</v>
+        <v>638</v>
       </c>
       <c r="B677" t="s">
-        <v>38</v>
+        <v>96</v>
       </c>
       <c r="D677" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="F677">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="H677">
-        <v>96</v>
+        <v>92</v>
+      </c>
+      <c r="I677" t="s">
+        <v>700</v>
       </c>
     </row>
     <row r="678" spans="1:10">
       <c r="A678" t="s">
-        <v>40</v>
+        <v>638</v>
       </c>
       <c r="B678" t="s">
-        <v>38</v>
+        <v>96</v>
       </c>
       <c r="D678" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F678">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="H678">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>651</v>
+        <v>93</v>
+      </c>
+      <c r="I678" t="s">
+        <v>697</v>
       </c>
     </row>
     <row r="679" spans="1:10">
       <c r="A679" t="s">
-        <v>40</v>
+        <v>638</v>
       </c>
       <c r="B679" t="s">
-        <v>38</v>
+        <v>96</v>
       </c>
       <c r="D679" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F679">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="H679">
-        <v>96</v>
+        <v>92</v>
+      </c>
+      <c r="I679" t="s">
+        <v>701</v>
       </c>
     </row>
     <row r="680" spans="1:10">
       <c r="A680" t="s">
-        <v>157</v>
+        <v>638</v>
       </c>
       <c r="B680" t="s">
-        <v>38</v>
+        <v>96</v>
+      </c>
+      <c r="C680" t="s">
+        <v>639</v>
       </c>
       <c r="D680" t="s">
-        <v>21</v>
+        <v>35</v>
+      </c>
+      <c r="E680" t="s">
+        <v>36</v>
       </c>
       <c r="F680">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="H680">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>652</v>
+        <v>92</v>
+      </c>
+      <c r="I680" t="s">
+        <v>640</v>
       </c>
     </row>
     <row r="681" spans="1:10">
       <c r="A681" t="s">
-        <v>157</v>
+        <v>628</v>
       </c>
       <c r="B681" t="s">
-        <v>38</v>
+        <v>96</v>
+      </c>
+      <c r="C681" t="s">
+        <v>629</v>
       </c>
       <c r="D681" t="s">
-        <v>28</v>
+        <v>103</v>
+      </c>
+      <c r="E681" t="s">
+        <v>104</v>
       </c>
       <c r="F681">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="H681">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>92</v>
+      </c>
+      <c r="I681" t="s">
+        <v>704</v>
       </c>
     </row>
     <row r="682" spans="1:10">
       <c r="A682" t="s">
-        <v>157</v>
+        <v>600</v>
       </c>
       <c r="B682" t="s">
-        <v>38</v>
+        <v>107</v>
+      </c>
+      <c r="C682" t="s">
+        <v>705</v>
       </c>
       <c r="D682" t="s">
-        <v>43</v>
+        <v>35</v>
+      </c>
+      <c r="E682" t="s">
+        <v>36</v>
       </c>
       <c r="F682">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="H682">
-        <v>100</v>
+        <v>91</v>
+      </c>
+      <c r="I682" t="s">
+        <v>706</v>
       </c>
     </row>
     <row r="683" spans="1:10">
       <c r="A683" t="s">
-        <v>157</v>
+        <v>600</v>
       </c>
       <c r="B683" t="s">
-        <v>38</v>
+        <v>107</v>
+      </c>
+      <c r="C683" t="s">
+        <v>707</v>
       </c>
       <c r="D683" t="s">
-        <v>595</v>
+        <v>85</v>
+      </c>
+      <c r="E683" t="s">
+        <v>708</v>
       </c>
       <c r="F683">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="H683">
-        <v>98</v>
+        <v>91</v>
+      </c>
+      <c r="I683" t="s">
+        <v>709</v>
       </c>
     </row>
     <row r="684" spans="1:10">
       <c r="A684" t="s">
-        <v>157</v>
+        <v>227</v>
       </c>
       <c r="B684" t="s">
-        <v>38</v>
+        <v>107</v>
+      </c>
+      <c r="C684" t="s">
+        <v>641</v>
       </c>
       <c r="D684" t="s">
-        <v>13</v>
+        <v>35</v>
+      </c>
+      <c r="E684" t="s">
+        <v>36</v>
       </c>
       <c r="F684">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="H684">
-        <v>98</v>
+        <v>91</v>
+      </c>
+      <c r="I684" t="s">
+        <v>642</v>
       </c>
     </row>
     <row r="685" spans="1:10">
       <c r="A685" t="s">
-        <v>157</v>
+        <v>643</v>
       </c>
       <c r="B685" t="s">
-        <v>38</v>
+        <v>107</v>
+      </c>
+      <c r="C685" t="s">
+        <v>644</v>
       </c>
       <c r="D685" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="E685" t="s">
+        <v>36</v>
       </c>
       <c r="F685">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="H685">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="I685" t="s">
-        <v>653</v>
+        <v>642</v>
+      </c>
+      <c r="J685" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="686" spans="1:10">
       <c r="A686" t="s">
-        <v>37</v>
+        <v>643</v>
       </c>
       <c r="B686" t="s">
-        <v>38</v>
+        <v>107</v>
+      </c>
+      <c r="C686" t="s">
+        <v>710</v>
       </c>
       <c r="D686" t="s">
-        <v>21</v>
+        <v>85</v>
+      </c>
+      <c r="E686" t="s">
+        <v>708</v>
       </c>
       <c r="F686">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="H686">
-        <v>93</v>
+        <v>90</v>
+      </c>
+      <c r="I686" t="s">
+        <v>709</v>
       </c>
     </row>
     <row r="687" spans="1:10">
       <c r="A687" t="s">
-        <v>37</v>
+        <v>500</v>
       </c>
       <c r="B687" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D687" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="F687">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>2011</v>
+      </c>
+      <c r="H687">
+        <v>90</v>
       </c>
     </row>
     <row r="688" spans="1:10">
       <c r="A688" t="s">
-        <v>40</v>
+        <v>106</v>
       </c>
       <c r="B688" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D688" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="F688">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="H688">
-        <v>97</v>
+        <v>92</v>
       </c>
     </row>
     <row r="689" spans="1:10">
       <c r="A689" t="s">
-        <v>40</v>
+        <v>500</v>
       </c>
       <c r="B689" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D689" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="F689">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="H689">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>655</v>
+        <v>90</v>
       </c>
     </row>
     <row r="690" spans="1:10">
       <c r="A690" t="s">
-        <v>40</v>
+        <v>500</v>
       </c>
       <c r="B690" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D690" t="s">
-        <v>43</v>
+        <v>167</v>
       </c>
       <c r="F690">
-        <v>2016</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>2012</v>
+      </c>
+      <c r="H690" t="s">
+        <v>711</v>
       </c>
     </row>
     <row r="691" spans="1:10">
       <c r="A691" t="s">
-        <v>40</v>
+        <v>211</v>
       </c>
       <c r="B691" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D691" t="s">
-        <v>595</v>
+        <v>167</v>
       </c>
       <c r="F691">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="H691">
-        <v>96</v>
+        <v>90</v>
       </c>
     </row>
     <row r="692" spans="1:10">
       <c r="A692" t="s">
-        <v>40</v>
+        <v>373</v>
       </c>
       <c r="B692" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D692" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="F692">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="H692">
-        <v>97</v>
+        <v>90</v>
       </c>
     </row>
     <row r="693" spans="1:10">
       <c r="A693" t="s">
-        <v>157</v>
+        <v>373</v>
       </c>
       <c r="B693" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D693" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="F693">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="H693">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>90</v>
       </c>
     </row>
     <row r="694" spans="1:10">
       <c r="A694" t="s">
-        <v>157</v>
+        <v>643</v>
       </c>
       <c r="B694" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D694" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="F694">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="H694">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>91</v>
       </c>
     </row>
     <row r="695" spans="1:10">
       <c r="A695" t="s">
-        <v>157</v>
+        <v>500</v>
       </c>
       <c r="B695" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D695" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="F695">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="H695">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="696" spans="1:10">
       <c r="A696" t="s">
-        <v>157</v>
+        <v>106</v>
       </c>
       <c r="B696" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D696" t="s">
-        <v>595</v>
+        <v>85</v>
       </c>
       <c r="F696">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="H696">
-        <v>99</v>
+        <v>92</v>
       </c>
     </row>
     <row r="697" spans="1:10">
       <c r="A697" t="s">
-        <v>157</v>
+        <v>106</v>
       </c>
       <c r="B697" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D697" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F697">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="H697">
-        <v>99</v>
+        <v>93</v>
       </c>
     </row>
     <row r="698" spans="1:10">
       <c r="A698" t="s">
-        <v>157</v>
+        <v>500</v>
       </c>
       <c r="B698" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D698" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="F698">
         <v>2016</v>
       </c>
       <c r="H698">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="699" spans="1:10">
       <c r="A699" t="s">
-        <v>37</v>
+        <v>211</v>
       </c>
       <c r="B699" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D699" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="F699">
         <v>2016</v>
       </c>
       <c r="H699">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>90</v>
       </c>
     </row>
     <row r="700" spans="1:10">
       <c r="A700" t="s">
-        <v>37</v>
+        <v>106</v>
       </c>
       <c r="B700" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D700" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F700">
         <v>2016</v>
       </c>
       <c r="H700">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="701" spans="1:10">
       <c r="A701" t="s">
-        <v>37</v>
+        <v>500</v>
       </c>
       <c r="B701" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D701" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="F701">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="H701">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="702" spans="1:10">
       <c r="A702" t="s">
-        <v>40</v>
+        <v>211</v>
       </c>
       <c r="B702" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D702" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="F702">
         <v>2017</v>
       </c>
       <c r="H702">
-        <v>97</v>
+        <v>90</v>
+      </c>
+      <c r="J702" t="s">
+        <v>712</v>
       </c>
     </row>
     <row r="703" spans="1:10">
       <c r="A703" t="s">
-        <v>40</v>
+        <v>211</v>
       </c>
       <c r="B703" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D703" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="F703">
         <v>2017</v>
       </c>
       <c r="H703">
-        <v>96</v>
+        <v>90</v>
       </c>
     </row>
     <row r="704" spans="1:10">
       <c r="A704" t="s">
-        <v>40</v>
+        <v>211</v>
       </c>
       <c r="B704" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D704" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F704">
         <v>2017</v>
       </c>
-      <c r="H704" t="s">
-        <v>117</v>
+      <c r="H704">
+        <v>92</v>
       </c>
     </row>
     <row r="705" spans="1:10">
       <c r="A705" t="s">
-        <v>157</v>
+        <v>643</v>
       </c>
       <c r="B705" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D705" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="F705">
         <v>2017</v>
       </c>
       <c r="H705">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="706" spans="1:10">
       <c r="A706" t="s">
-        <v>157</v>
+        <v>211</v>
       </c>
       <c r="B706" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D706" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F706">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="H706">
-        <v>97</v>
+        <v>90</v>
+      </c>
+      <c r="J706" t="s">
+        <v>712</v>
       </c>
     </row>
     <row r="707" spans="1:10">
       <c r="A707" t="s">
-        <v>37</v>
+        <v>373</v>
       </c>
       <c r="B707" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D707" t="s">
-        <v>43</v>
+        <v>167</v>
       </c>
       <c r="F707">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="H707">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="708" spans="1:10">
       <c r="A708" t="s">
-        <v>37</v>
+        <v>373</v>
       </c>
       <c r="B708" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D708" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="F708">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="H708">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="709" spans="1:10">
       <c r="A709" t="s">
-        <v>40</v>
+        <v>643</v>
       </c>
       <c r="B709" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D709" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="F709">
         <v>2018</v>
       </c>
       <c r="H709">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="710" spans="1:10">
       <c r="A710" t="s">
-        <v>40</v>
+        <v>500</v>
       </c>
       <c r="B710" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D710" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="F710">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H710">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="I710" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>696</v>
       </c>
     </row>
     <row r="711" spans="1:10">
       <c r="A711" t="s">
-        <v>40</v>
+        <v>500</v>
       </c>
       <c r="B711" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D711" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="F711">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H711">
-        <v>98</v>
+        <v>92</v>
+      </c>
+      <c r="I711" t="s">
+        <v>713</v>
       </c>
     </row>
     <row r="712" spans="1:10">
       <c r="A712" t="s">
-        <v>40</v>
+        <v>211</v>
       </c>
       <c r="B712" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D712" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="F712">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H712">
-        <v>97</v>
+        <v>90</v>
+      </c>
+      <c r="I712" t="s">
+        <v>714</v>
       </c>
     </row>
     <row r="713" spans="1:10">
       <c r="A713" t="s">
-        <v>40</v>
+        <v>211</v>
       </c>
       <c r="B713" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D713" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="F713">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H713">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="714" spans="1:10">
       <c r="A714" t="s">
-        <v>157</v>
+        <v>373</v>
       </c>
       <c r="B714" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D714" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="F714">
-        <v>2018</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>2019</v>
+      </c>
+      <c r="H714">
+        <v>91</v>
       </c>
     </row>
     <row r="715" spans="1:10">
       <c r="A715" t="s">
-        <v>157</v>
+        <v>643</v>
       </c>
       <c r="B715" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D715" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="F715">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H715">
-        <v>98</v>
+        <v>90</v>
       </c>
     </row>
     <row r="716" spans="1:10">
       <c r="A716" t="s">
-        <v>157</v>
+        <v>643</v>
       </c>
       <c r="B716" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D716" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="F716">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="H716">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="717" spans="1:10">
       <c r="A717" t="s">
-        <v>37</v>
+        <v>211</v>
       </c>
       <c r="B717" t="s">
-        <v>38</v>
+        <v>107</v>
+      </c>
+      <c r="C717" t="s">
+        <v>715</v>
       </c>
       <c r="D717" t="s">
-        <v>21</v>
+        <v>103</v>
+      </c>
+      <c r="E717" t="s">
+        <v>114</v>
       </c>
       <c r="F717">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="H717">
-        <v>93</v>
+        <v>90</v>
+      </c>
+      <c r="I717" t="s">
+        <v>716</v>
       </c>
     </row>
     <row r="718" spans="1:10">
       <c r="A718" t="s">
-        <v>37</v>
+        <v>211</v>
       </c>
       <c r="B718" t="s">
-        <v>38</v>
+        <v>107</v>
+      </c>
+      <c r="C718" t="s">
+        <v>717</v>
       </c>
       <c r="D718" t="s">
-        <v>43</v>
+        <v>35</v>
+      </c>
+      <c r="E718" t="s">
+        <v>36</v>
       </c>
       <c r="F718">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="H718">
-        <v>93</v>
+        <v>90</v>
+      </c>
+      <c r="I718" t="s">
+        <v>716</v>
       </c>
     </row>
     <row r="719" spans="1:10">
       <c r="A719" t="s">
-        <v>37</v>
+        <v>211</v>
       </c>
       <c r="B719" t="s">
-        <v>38</v>
+        <v>107</v>
+      </c>
+      <c r="C719" t="s">
+        <v>718</v>
       </c>
       <c r="D719" t="s">
-        <v>13</v>
+        <v>85</v>
+      </c>
+      <c r="E719" t="s">
+        <v>344</v>
       </c>
       <c r="F719">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="H719">
-        <v>93</v>
+        <v>90</v>
+      </c>
+      <c r="I719" t="s">
+        <v>713</v>
       </c>
     </row>
     <row r="720" spans="1:10">
       <c r="A720" t="s">
-        <v>37</v>
+        <v>373</v>
       </c>
       <c r="B720" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D720" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F720">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="H720">
-        <v>92</v>
+        <v>90</v>
+      </c>
+      <c r="I720" t="s">
+        <v>716</v>
       </c>
     </row>
     <row r="721" spans="1:10">
       <c r="A721" t="s">
-        <v>40</v>
+        <v>643</v>
       </c>
       <c r="B721" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D721" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="F721">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H721">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="I721" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>719</v>
       </c>
     </row>
     <row r="722" spans="1:10">
       <c r="A722" t="s">
-        <v>40</v>
+        <v>373</v>
       </c>
       <c r="B722" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D722" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="F722">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="H722">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="I722" t="s">
-        <v>657</v>
+        <v>702</v>
       </c>
     </row>
     <row r="723" spans="1:10">
       <c r="A723" t="s">
-        <v>157</v>
+        <v>373</v>
       </c>
       <c r="B723" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D723" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="F723">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="H723">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="I723" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-        <v>659</v>
+        <v>713</v>
       </c>
     </row>
     <row r="724" spans="1:10">
       <c r="A724" t="s">
-        <v>157</v>
+        <v>600</v>
       </c>
       <c r="B724" t="s">
-        <v>38</v>
+        <v>107</v>
+      </c>
+      <c r="C724" t="s">
+        <v>720</v>
       </c>
       <c r="D724" t="s">
-        <v>21</v>
+        <v>103</v>
+      </c>
+      <c r="E724" t="s">
+        <v>114</v>
       </c>
       <c r="F724">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="H724">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="I724" t="s">
-        <v>660</v>
+        <v>702</v>
       </c>
     </row>
     <row r="725" spans="1:10">
       <c r="A725" t="s">
-        <v>157</v>
+        <v>600</v>
       </c>
       <c r="B725" t="s">
-        <v>38</v>
+        <v>107</v>
+      </c>
+      <c r="C725" t="s">
+        <v>721</v>
       </c>
       <c r="D725" t="s">
-        <v>28</v>
+        <v>35</v>
+      </c>
+      <c r="E725" t="s">
+        <v>36</v>
       </c>
       <c r="F725">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="H725">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="I725" t="s">
-        <v>661</v>
+        <v>706</v>
       </c>
     </row>
     <row r="726" spans="1:10">
       <c r="A726" t="s">
-        <v>157</v>
+        <v>227</v>
       </c>
       <c r="B726" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D726" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F726">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="H726">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="I726" t="s">
-        <v>657</v>
+        <v>703</v>
+      </c>
+      <c r="J726" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="727" spans="1:10">
       <c r="A727" t="s">
-        <v>157</v>
+        <v>643</v>
       </c>
       <c r="B727" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="D727" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="F727">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="H727">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="I727" t="s">
-        <v>662</v>
+        <v>716</v>
+      </c>
+      <c r="J727" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="728" spans="1:10">
       <c r="A728" t="s">
-        <v>157</v>
+        <v>19</v>
       </c>
       <c r="B728" t="s">
-        <v>38</v>
+        <v>20</v>
+      </c>
+      <c r="C728" t="s">
+        <v>722</v>
       </c>
       <c r="D728" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="E728" t="s">
+        <v>36</v>
       </c>
       <c r="F728">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H728">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="I728" t="s">
-        <v>609</v>
+        <v>723</v>
       </c>
     </row>
     <row r="729" spans="1:10">
       <c r="A729" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="B729" t="s">
-        <v>38</v>
+        <v>20</v>
+      </c>
+      <c r="C729" t="s">
+        <v>724</v>
       </c>
       <c r="D729" t="s">
-        <v>21</v>
+        <v>35</v>
+      </c>
+      <c r="E729" t="s">
+        <v>36</v>
       </c>
       <c r="F729">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H729">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="I729" t="s">
-        <v>663</v>
+        <v>723</v>
       </c>
     </row>
     <row r="730" spans="1:10">
       <c r="A730" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="B730" t="s">
-        <v>38</v>
+        <v>20</v>
+      </c>
+      <c r="C730" t="s">
+        <v>725</v>
       </c>
       <c r="D730" t="s">
-        <v>28</v>
+        <v>167</v>
+      </c>
+      <c r="E730" t="s">
+        <v>201</v>
       </c>
       <c r="F730">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H730">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="I730" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>686</v>
       </c>
     </row>
     <row r="731" spans="1:10">
       <c r="A731" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="B731" t="s">
-        <v>38</v>
+        <v>20</v>
+      </c>
+      <c r="C731" t="s">
+        <v>726</v>
       </c>
       <c r="D731" t="s">
-        <v>43</v>
+        <v>85</v>
+      </c>
+      <c r="E731" t="s">
+        <v>86</v>
       </c>
       <c r="F731">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H731">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="I731" t="s">
-        <v>607</v>
+        <v>727</v>
       </c>
     </row>
     <row r="732" spans="1:10">
       <c r="A732" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="B732" t="s">
-        <v>38</v>
+        <v>20</v>
+      </c>
+      <c r="C732" t="s">
+        <v>728</v>
       </c>
       <c r="D732" t="s">
-        <v>13</v>
+        <v>22</v>
+      </c>
+      <c r="E732" t="s">
+        <v>22</v>
       </c>
       <c r="F732">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H732">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="I732" t="s">
-        <v>608</v>
+        <v>729</v>
       </c>
     </row>
     <row r="733" spans="1:10">
       <c r="A733" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="B733" t="s">
-        <v>38</v>
+        <v>20</v>
+      </c>
+      <c r="C733" t="s">
+        <v>730</v>
       </c>
       <c r="D733" t="s">
-        <v>33</v>
+        <v>167</v>
+      </c>
+      <c r="E733" t="s">
+        <v>201</v>
       </c>
       <c r="F733">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H733">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="I733" t="s">
-        <v>609</v>
+        <v>686</v>
       </c>
     </row>
     <row r="734" spans="1:10">
       <c r="A734" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="B734" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="C734" t="s">
-        <v>664</v>
+        <v>731</v>
       </c>
       <c r="D734" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="E734" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="F734">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H734">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="I734" t="s">
-        <v>665</v>
+        <v>727</v>
       </c>
     </row>
     <row r="735" spans="1:10">
       <c r="A735" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="B735" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="C735" t="s">
-        <v>666</v>
+        <v>732</v>
       </c>
       <c r="D735" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E735" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F735">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H735">
         <v>97</v>
       </c>
       <c r="I735" t="s">
-        <v>616</v>
+        <v>729</v>
       </c>
     </row>
     <row r="736" spans="1:10">
       <c r="A736" t="s">
-        <v>157</v>
+        <v>83</v>
       </c>
       <c r="B736" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="C736" t="s">
-        <v>667</v>
+        <v>733</v>
       </c>
       <c r="D736" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="E736" t="s">
-        <v>22</v>
+        <v>201</v>
       </c>
       <c r="F736">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>2021</v>
+      </c>
+      <c r="H736" t="s">
+        <v>270</v>
       </c>
       <c r="I736" t="s">
-        <v>668</v>
+        <v>686</v>
       </c>
     </row>
     <row r="737" spans="1:10">
       <c r="A737" t="s">
-        <v>157</v>
+        <v>83</v>
       </c>
       <c r="B737" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="C737" t="s">
-        <v>669</v>
+        <v>734</v>
       </c>
       <c r="D737" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="E737" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="F737">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H737">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="I737" t="s">
-        <v>670</v>
+        <v>688</v>
       </c>
     </row>
     <row r="738" spans="1:10">
       <c r="A738" t="s">
-        <v>157</v>
+        <v>74</v>
       </c>
       <c r="B738" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>20</v>
       </c>
       <c r="D738" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="F738">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="H738">
         <v>97</v>
       </c>
-      <c r="I738" t="s">
-        <v>665</v>
+      <c r="J738" t="s">
+        <v>735</v>
       </c>
     </row>
     <row r="739" spans="1:10">
       <c r="A739" t="s">
-        <v>157</v>
+        <v>19</v>
       </c>
       <c r="B739" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>672</v>
+        <v>20</v>
       </c>
       <c r="D739" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="F739">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="H739">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>674</v>
+        <v>96</v>
       </c>
     </row>
     <row r="740" spans="1:10">
       <c r="A740" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="B740" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="D740" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="F740">
-        <v>2020</v>
-[...8 lines deleted...]
-        <v>676</v>
+        <v>2013</v>
+      </c>
+      <c r="H740" t="s">
+        <v>617</v>
       </c>
     </row>
     <row r="741" spans="1:10">
       <c r="A741" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="B741" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="D741" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="F741">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="H741">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>618</v>
+        <v>96</v>
       </c>
     </row>
     <row r="742" spans="1:10">
       <c r="A742" t="s">
-        <v>37</v>
+        <v>83</v>
       </c>
       <c r="B742" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="D742" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="F742">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="H742">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>93</v>
       </c>
     </row>
     <row r="743" spans="1:10">
       <c r="A743" t="s">
-        <v>37</v>
+        <v>83</v>
       </c>
       <c r="B743" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="D743" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="F743">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="H743">
         <v>93</v>
       </c>
-      <c r="I743" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="744" spans="1:10">
       <c r="A744" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="B744" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="D744" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="F744">
-        <v>2020</v>
+        <v>2014</v>
       </c>
       <c r="H744">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>96</v>
       </c>
     </row>
     <row r="745" spans="1:10">
       <c r="A745" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="B745" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>20</v>
       </c>
       <c r="D745" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="F745">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="H745">
         <v>97</v>
       </c>
-      <c r="I745" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J745" t="s">
-        <v>23</v>
+        <v>736</v>
       </c>
     </row>
     <row r="746" spans="1:10">
       <c r="A746" t="s">
-        <v>157</v>
+        <v>19</v>
       </c>
       <c r="B746" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>20</v>
       </c>
       <c r="D746" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>167</v>
       </c>
       <c r="F746">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="H746">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>96</v>
       </c>
     </row>
     <row r="747" spans="1:10">
       <c r="A747" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="B747" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>677</v>
+        <v>20</v>
       </c>
       <c r="D747" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="F747">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="H747">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>98</v>
+      </c>
+      <c r="J747" t="s">
+        <v>737</v>
       </c>
     </row>
     <row r="748" spans="1:10">
       <c r="A748" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="B748" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>678</v>
+        <v>20</v>
       </c>
       <c r="D748" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="F748">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="H748">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>98</v>
+      </c>
+      <c r="J748" t="s">
+        <v>735</v>
       </c>
     </row>
     <row r="749" spans="1:10">
       <c r="A749" t="s">
-        <v>129</v>
+        <v>74</v>
       </c>
       <c r="B749" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>20</v>
       </c>
       <c r="D749" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>167</v>
       </c>
       <c r="F749">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="H749">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>100</v>
       </c>
     </row>
     <row r="750" spans="1:10">
       <c r="A750" t="s">
-        <v>127</v>
+        <v>74</v>
       </c>
       <c r="B750" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>20</v>
       </c>
       <c r="D750" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>680</v>
       </c>
       <c r="F750">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="H750">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>98</v>
       </c>
     </row>
     <row r="751" spans="1:10">
       <c r="A751" t="s">
-        <v>127</v>
+        <v>74</v>
       </c>
       <c r="B751" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>682</v>
+        <v>20</v>
       </c>
       <c r="D751" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="F751">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="H751">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>98</v>
       </c>
     </row>
     <row r="752" spans="1:10">
       <c r="A752" t="s">
-        <v>141</v>
+        <v>74</v>
       </c>
       <c r="B752" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>684</v>
+        <v>20</v>
       </c>
       <c r="D752" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>22</v>
       </c>
       <c r="F752">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="H752">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="I752" t="s">
-        <v>685</v>
+        <v>738</v>
       </c>
     </row>
     <row r="753" spans="1:10">
       <c r="A753" t="s">
-        <v>141</v>
+        <v>83</v>
       </c>
       <c r="B753" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>686</v>
+        <v>20</v>
       </c>
       <c r="D753" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="F753">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="H753">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>93</v>
       </c>
     </row>
     <row r="754" spans="1:10">
       <c r="A754" t="s">
-        <v>123</v>
+        <v>83</v>
       </c>
       <c r="B754" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D754" t="s">
-        <v>43</v>
+        <v>167</v>
       </c>
       <c r="F754">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="H754" t="s">
-        <v>531</v>
+        <v>739</v>
       </c>
     </row>
     <row r="755" spans="1:10">
       <c r="A755" t="s">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="B755" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D755" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="F755">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>2016</v>
+      </c>
+      <c r="H755">
+        <v>97</v>
       </c>
     </row>
     <row r="756" spans="1:10">
       <c r="A756" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="B756" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D756" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F756">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>2016</v>
+      </c>
+      <c r="H756">
+        <v>99</v>
+      </c>
+      <c r="J756" t="s">
+        <v>740</v>
       </c>
     </row>
     <row r="757" spans="1:10">
       <c r="A757" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="B757" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D757" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="F757">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="H757">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>97</v>
       </c>
     </row>
     <row r="758" spans="1:10">
       <c r="A758" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="B758" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D758" t="s">
-        <v>28</v>
+        <v>680</v>
       </c>
       <c r="F758">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="H758">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>96</v>
       </c>
     </row>
     <row r="759" spans="1:10">
       <c r="A759" t="s">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="B759" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D759" t="s">
-        <v>155</v>
+        <v>22</v>
       </c>
       <c r="F759">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="H759">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>97</v>
       </c>
     </row>
     <row r="760" spans="1:10">
       <c r="A760" t="s">
-        <v>123</v>
+        <v>74</v>
       </c>
       <c r="B760" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>20</v>
       </c>
       <c r="D760" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>103</v>
       </c>
       <c r="F760">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="H760">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>98</v>
       </c>
       <c r="J760" t="s">
-        <v>60</v>
+        <v>193</v>
       </c>
     </row>
     <row r="761" spans="1:10">
       <c r="A761" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="B761" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D761" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="F761">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="H761">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="J761" t="s">
-        <v>627</v>
+        <v>735</v>
       </c>
     </row>
     <row r="762" spans="1:10">
       <c r="A762" t="s">
-        <v>123</v>
+        <v>74</v>
       </c>
       <c r="B762" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D762" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="F762">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="H762">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="763" spans="1:10">
       <c r="A763" t="s">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="B763" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D763" t="s">
-        <v>28</v>
+        <v>680</v>
       </c>
       <c r="F763">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="H763">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>99</v>
       </c>
     </row>
     <row r="764" spans="1:10">
       <c r="A764" t="s">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="B764" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D764" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="F764">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="H764">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>99</v>
       </c>
     </row>
     <row r="765" spans="1:10">
       <c r="A765" t="s">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="B765" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D765" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F765">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="H765">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="766" spans="1:10">
       <c r="A766" t="s">
-        <v>123</v>
+        <v>83</v>
       </c>
       <c r="B766" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D766" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F766">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="H766">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>92</v>
+      </c>
+      <c r="J766" t="s">
+        <v>735</v>
       </c>
     </row>
     <row r="767" spans="1:10">
       <c r="A767" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B767" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D767" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="F767">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="H767">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>688</v>
+        <v>93</v>
       </c>
     </row>
     <row r="768" spans="1:10">
       <c r="A768" t="s">
-        <v>123</v>
+        <v>83</v>
       </c>
       <c r="B768" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D768" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F768">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="H768">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="769" spans="1:10">
       <c r="A769" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="B769" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D769" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F769">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="H769">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="770" spans="1:10">
       <c r="A770" t="s">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="B770" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D770" t="s">
-        <v>595</v>
+        <v>167</v>
       </c>
       <c r="F770">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="H770">
         <v>96</v>
       </c>
     </row>
     <row r="771" spans="1:10">
       <c r="A771" t="s">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="B771" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D771" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="F771">
         <v>2017</v>
       </c>
-      <c r="H771">
-[...3 lines deleted...]
-        <v>650</v>
+      <c r="H771" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="772" spans="1:10">
       <c r="A772" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="B772" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D772" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F772">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="H772">
         <v>96</v>
       </c>
     </row>
     <row r="773" spans="1:10">
       <c r="A773" t="s">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="B773" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D773" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F773">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="H773">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>692</v>
+        <v>97</v>
       </c>
     </row>
     <row r="774" spans="1:10">
       <c r="A774" t="s">
-        <v>123</v>
+        <v>83</v>
       </c>
       <c r="B774" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D774" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="F774">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="H774">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>693</v>
+        <v>92</v>
       </c>
     </row>
     <row r="775" spans="1:10">
       <c r="A775" t="s">
-        <v>123</v>
+        <v>83</v>
       </c>
       <c r="B775" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D775" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F775">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="H775">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>94</v>
       </c>
     </row>
     <row r="776" spans="1:10">
       <c r="A776" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="B776" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>20</v>
       </c>
       <c r="D776" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="F776">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="H776">
         <v>96</v>
       </c>
-      <c r="I776" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="777" spans="1:10">
       <c r="A777" t="s">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="B777" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>696</v>
+        <v>20</v>
       </c>
       <c r="D777" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>697</v>
+        <v>35</v>
       </c>
       <c r="F777">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="H777">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I777" t="s">
-        <v>614</v>
+        <v>689</v>
+      </c>
+      <c r="J777" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="778" spans="1:10">
       <c r="A778" t="s">
-        <v>123</v>
+        <v>19</v>
       </c>
       <c r="B778" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>20</v>
       </c>
       <c r="D778" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="F778">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="H778">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>695</v>
+        <v>98</v>
       </c>
     </row>
     <row r="779" spans="1:10">
       <c r="A779" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="B779" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D779" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="F779">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="H779">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>700</v>
+        <v>97</v>
       </c>
     </row>
     <row r="780" spans="1:10">
       <c r="A780" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="B780" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D780" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F780">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="H780">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>96</v>
       </c>
     </row>
     <row r="781" spans="1:10">
       <c r="A781" t="s">
-        <v>141</v>
+        <v>74</v>
       </c>
       <c r="B781" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D781" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="F781">
         <v>2018</v>
       </c>
-      <c r="H781">
-        <v>94</v>
+      <c r="H781" t="s">
+        <v>617</v>
       </c>
     </row>
     <row r="782" spans="1:10">
       <c r="A782" t="s">
-        <v>141</v>
+        <v>74</v>
       </c>
       <c r="B782" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D782" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="F782">
         <v>2018</v>
       </c>
       <c r="H782">
-        <v>94</v>
+        <v>98</v>
       </c>
     </row>
     <row r="783" spans="1:10">
       <c r="A783" t="s">
-        <v>141</v>
+        <v>74</v>
       </c>
       <c r="B783" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D783" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F783">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="H783">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="784" spans="1:10">
       <c r="A784" t="s">
-        <v>127</v>
+        <v>83</v>
       </c>
       <c r="B784" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D784" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="F784">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="H784">
         <v>93</v>
       </c>
-      <c r="I784" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="785" spans="1:10">
       <c r="A785" t="s">
-        <v>127</v>
+        <v>83</v>
       </c>
       <c r="B785" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D785" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="F785">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="H785">
         <v>93</v>
       </c>
-      <c r="I785" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="786" spans="1:10">
       <c r="A786" t="s">
-        <v>129</v>
+        <v>83</v>
       </c>
       <c r="B786" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D786" t="s">
-        <v>595</v>
+        <v>85</v>
       </c>
       <c r="F786">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="H786">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="787" spans="1:10">
       <c r="A787" t="s">
-        <v>141</v>
+        <v>83</v>
       </c>
       <c r="B787" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D787" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F787">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="H787">
         <v>92</v>
       </c>
     </row>
     <row r="788" spans="1:10">
       <c r="A788" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="B788" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D788" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="F788">
         <v>2019</v>
       </c>
       <c r="H788">
-        <v>92</v>
+        <v>96</v>
+      </c>
+      <c r="I788" t="s">
+        <v>690</v>
+      </c>
+      <c r="J788" t="s">
+        <v>741</v>
       </c>
     </row>
     <row r="789" spans="1:10">
       <c r="A789" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="B789" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D789" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="F789">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="H789">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="I789" t="s">
-        <v>692</v>
+        <v>742</v>
       </c>
     </row>
     <row r="790" spans="1:10">
       <c r="A790" t="s">
-        <v>129</v>
+        <v>74</v>
       </c>
       <c r="B790" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D790" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="F790">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="H790">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="I790" t="s">
-        <v>702</v>
+        <v>743</v>
+      </c>
+      <c r="J790" t="s">
+        <v>744</v>
       </c>
     </row>
     <row r="791" spans="1:10">
       <c r="A791" t="s">
-        <v>129</v>
+        <v>74</v>
       </c>
       <c r="B791" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D791" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="F791">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="H791">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="I791" t="s">
-        <v>703</v>
+        <v>745</v>
       </c>
     </row>
     <row r="792" spans="1:10">
       <c r="A792" t="s">
-        <v>141</v>
+        <v>74</v>
       </c>
       <c r="B792" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D792" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F792">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="H792">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="I792" t="s">
-        <v>704</v>
+        <v>746</v>
       </c>
     </row>
     <row r="793" spans="1:10">
       <c r="A793" t="s">
-        <v>141</v>
+        <v>74</v>
       </c>
       <c r="B793" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D793" t="s">
-        <v>43</v>
+        <v>167</v>
       </c>
       <c r="F793">
-        <v>2009</v>
+        <v>2019</v>
       </c>
       <c r="H793">
-        <v>91</v>
+        <v>97</v>
+      </c>
+      <c r="I793" t="s">
+        <v>742</v>
       </c>
     </row>
     <row r="794" spans="1:10">
       <c r="A794" t="s">
-        <v>127</v>
+        <v>74</v>
       </c>
       <c r="B794" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D794" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="F794">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="H794">
-        <v>91</v>
+        <v>97</v>
+      </c>
+      <c r="I794" t="s">
+        <v>747</v>
       </c>
     </row>
     <row r="795" spans="1:10">
       <c r="A795" t="s">
-        <v>127</v>
+        <v>74</v>
       </c>
       <c r="B795" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D795" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F795">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="H795">
-        <v>91</v>
+        <v>98</v>
+      </c>
+      <c r="I795" t="s">
+        <v>694</v>
       </c>
     </row>
     <row r="796" spans="1:10">
       <c r="A796" t="s">
-        <v>141</v>
+        <v>83</v>
       </c>
       <c r="B796" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D796" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="F796">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="H796">
-        <v>91</v>
+        <v>94</v>
+      </c>
+      <c r="I796" t="s">
+        <v>748</v>
       </c>
     </row>
     <row r="797" spans="1:10">
       <c r="A797" t="s">
-        <v>129</v>
+        <v>83</v>
       </c>
       <c r="B797" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D797" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="F797">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="H797">
-        <v>91</v>
+        <v>92</v>
+      </c>
+      <c r="I797" t="s">
+        <v>689</v>
+      </c>
+      <c r="J797" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="798" spans="1:10">
       <c r="A798" t="s">
-        <v>141</v>
+        <v>83</v>
       </c>
       <c r="B798" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D798" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="F798">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="H798">
-        <v>91</v>
+        <v>94</v>
+      </c>
+      <c r="I798" t="s">
+        <v>692</v>
       </c>
     </row>
     <row r="799" spans="1:10">
       <c r="A799" t="s">
-        <v>127</v>
+        <v>83</v>
       </c>
       <c r="B799" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D799" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="F799">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H799">
-        <v>91</v>
+        <v>93</v>
+      </c>
+      <c r="I799" t="s">
+        <v>693</v>
       </c>
     </row>
     <row r="800" spans="1:10">
       <c r="A800" t="s">
-        <v>127</v>
+        <v>83</v>
       </c>
       <c r="B800" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D800" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F800">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H800">
-        <v>91</v>
+        <v>94</v>
+      </c>
+      <c r="I800" t="s">
+        <v>694</v>
       </c>
     </row>
     <row r="801" spans="1:10">
       <c r="A801" t="s">
-        <v>127</v>
+        <v>19</v>
       </c>
       <c r="B801" t="s">
-        <v>47</v>
+        <v>20</v>
+      </c>
+      <c r="C801" t="s">
+        <v>749</v>
       </c>
       <c r="D801" t="s">
-        <v>595</v>
+        <v>85</v>
+      </c>
+      <c r="E801" t="s">
+        <v>86</v>
       </c>
       <c r="F801">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="H801">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>96</v>
+      </c>
+      <c r="I801" t="s">
+        <v>750</v>
       </c>
     </row>
     <row r="802" spans="1:10">
       <c r="A802" t="s">
-        <v>129</v>
+        <v>19</v>
       </c>
       <c r="B802" t="s">
-        <v>47</v>
+        <v>20</v>
+      </c>
+      <c r="C802" t="s">
+        <v>751</v>
       </c>
       <c r="D802" t="s">
-        <v>28</v>
+        <v>22</v>
+      </c>
+      <c r="E802" t="s">
+        <v>22</v>
       </c>
       <c r="F802">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H802">
-        <v>91</v>
+        <v>97</v>
+      </c>
+      <c r="I802" t="s">
+        <v>701</v>
       </c>
     </row>
     <row r="803" spans="1:10">
       <c r="A803" t="s">
-        <v>129</v>
+        <v>74</v>
       </c>
       <c r="B803" t="s">
-        <v>47</v>
+        <v>20</v>
+      </c>
+      <c r="C803" t="s">
+        <v>752</v>
       </c>
       <c r="D803" t="s">
-        <v>33</v>
+        <v>103</v>
+      </c>
+      <c r="E803" t="s">
+        <v>104</v>
       </c>
       <c r="F803">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H803">
-        <v>91</v>
+        <v>97</v>
+      </c>
+      <c r="I803" t="s">
+        <v>753</v>
       </c>
     </row>
     <row r="804" spans="1:10">
       <c r="A804" t="s">
-        <v>127</v>
+        <v>74</v>
       </c>
       <c r="B804" t="s">
-        <v>47</v>
+        <v>20</v>
+      </c>
+      <c r="C804" t="s">
+        <v>754</v>
       </c>
       <c r="D804" t="s">
-        <v>21</v>
+        <v>167</v>
+      </c>
+      <c r="E804" t="s">
+        <v>201</v>
       </c>
       <c r="F804">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H804">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>706</v>
+        <v>96</v>
+      </c>
+      <c r="I804" t="s">
+        <v>755</v>
       </c>
     </row>
     <row r="805" spans="1:10">
       <c r="A805" t="s">
-        <v>127</v>
+        <v>74</v>
       </c>
       <c r="B805" t="s">
-        <v>47</v>
+        <v>20</v>
+      </c>
+      <c r="C805" t="s">
+        <v>756</v>
       </c>
       <c r="D805" t="s">
-        <v>28</v>
+        <v>85</v>
+      </c>
+      <c r="E805" t="s">
+        <v>86</v>
       </c>
       <c r="F805">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H805">
-        <v>91</v>
+        <v>97</v>
+      </c>
+      <c r="I805" t="s">
+        <v>750</v>
       </c>
     </row>
     <row r="806" spans="1:10">
       <c r="A806" t="s">
-        <v>127</v>
+        <v>74</v>
       </c>
       <c r="B806" t="s">
-        <v>47</v>
+        <v>20</v>
+      </c>
+      <c r="C806" t="s">
+        <v>757</v>
       </c>
       <c r="D806" t="s">
-        <v>43</v>
+        <v>22</v>
+      </c>
+      <c r="E806" t="s">
+        <v>22</v>
       </c>
       <c r="F806">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H806">
-        <v>91</v>
+        <v>98</v>
+      </c>
+      <c r="I806" t="s">
+        <v>758</v>
+      </c>
+      <c r="J806" t="s">
+        <v>759</v>
       </c>
     </row>
     <row r="807" spans="1:10">
       <c r="A807" t="s">
-        <v>129</v>
+        <v>83</v>
       </c>
       <c r="B807" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D807" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="F807">
         <v>2020</v>
       </c>
       <c r="H807">
-        <v>91</v>
+        <v>95</v>
+      </c>
+      <c r="I807" t="s">
+        <v>760</v>
+      </c>
+      <c r="J807" t="s">
+        <v>761</v>
       </c>
     </row>
     <row r="808" spans="1:10">
       <c r="A808" t="s">
-        <v>141</v>
+        <v>83</v>
       </c>
       <c r="B808" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D808" t="s">
-        <v>595</v>
+        <v>35</v>
       </c>
       <c r="F808">
         <v>2020</v>
       </c>
       <c r="H808">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I808" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
     </row>
     <row r="809" spans="1:10">
       <c r="A809" t="s">
-        <v>141</v>
+        <v>83</v>
       </c>
       <c r="B809" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D809" t="s">
-        <v>155</v>
+        <v>85</v>
       </c>
       <c r="F809">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="H809">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I809" t="s">
-        <v>708</v>
+        <v>700</v>
       </c>
     </row>
     <row r="810" spans="1:10">
       <c r="A810" t="s">
-        <v>127</v>
+        <v>83</v>
       </c>
       <c r="B810" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D810" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="F810">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="H810">
-        <v>90</v>
+        <v>93</v>
+      </c>
+      <c r="I810" t="s">
+        <v>697</v>
       </c>
     </row>
     <row r="811" spans="1:10">
       <c r="A811" t="s">
-        <v>129</v>
+        <v>83</v>
       </c>
       <c r="B811" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D811" t="s">
-        <v>595</v>
+        <v>22</v>
       </c>
       <c r="F811">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="H811">
-        <v>90</v>
+        <v>94</v>
+      </c>
+      <c r="I811" t="s">
+        <v>701</v>
       </c>
     </row>
     <row r="812" spans="1:10">
       <c r="A812" t="s">
-        <v>127</v>
+        <v>19</v>
       </c>
       <c r="B812" t="s">
-        <v>47</v>
+        <v>20</v>
+      </c>
+      <c r="C812" t="s">
+        <v>631</v>
       </c>
       <c r="D812" t="s">
-        <v>43</v>
+        <v>103</v>
+      </c>
+      <c r="E812" t="s">
+        <v>104</v>
       </c>
       <c r="F812">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="H812">
-        <v>90</v>
+        <v>97</v>
+      </c>
+      <c r="I812" t="s">
+        <v>653</v>
+      </c>
+      <c r="J812" t="s">
+        <v>193</v>
       </c>
     </row>
     <row r="813" spans="1:10">
       <c r="A813" t="s">
-        <v>127</v>
+        <v>74</v>
       </c>
       <c r="B813" t="s">
-        <v>47</v>
+        <v>20</v>
+      </c>
+      <c r="C813" t="s">
+        <v>654</v>
       </c>
       <c r="D813" t="s">
-        <v>43</v>
+        <v>103</v>
+      </c>
+      <c r="E813" t="s">
+        <v>104</v>
       </c>
       <c r="F813">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="H813">
-        <v>90</v>
+        <v>98</v>
+      </c>
+      <c r="I813" t="s">
+        <v>653</v>
+      </c>
+      <c r="J813" t="s">
+        <v>193</v>
       </c>
     </row>
     <row r="814" spans="1:10">
       <c r="A814" t="s">
-        <v>141</v>
+        <v>83</v>
       </c>
       <c r="B814" t="s">
-        <v>47</v>
+        <v>20</v>
+      </c>
+      <c r="C814" t="s">
+        <v>762</v>
       </c>
       <c r="D814" t="s">
-        <v>28</v>
+        <v>103</v>
+      </c>
+      <c r="E814" t="s">
+        <v>104</v>
       </c>
       <c r="F814">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="H814">
-        <v>90</v>
+        <v>95</v>
+      </c>
+      <c r="I814" t="s">
+        <v>653</v>
       </c>
     </row>
     <row r="815" spans="1:10">
       <c r="A815" t="s">
-        <v>129</v>
+        <v>83</v>
       </c>
       <c r="B815" t="s">
-        <v>47</v>
+        <v>20</v>
+      </c>
+      <c r="C815" t="s">
+        <v>763</v>
       </c>
       <c r="D815" t="s">
-        <v>28</v>
+        <v>85</v>
+      </c>
+      <c r="E815" t="s">
+        <v>86</v>
       </c>
       <c r="F815">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="H815">
-        <v>90</v>
+        <v>93</v>
+      </c>
+      <c r="I815" t="s">
+        <v>700</v>
       </c>
     </row>
     <row r="816" spans="1:10">
       <c r="A816" t="s">
-        <v>129</v>
+        <v>172</v>
       </c>
       <c r="B816" t="s">
-        <v>47</v>
+        <v>99</v>
+      </c>
+      <c r="C816" t="s">
+        <v>764</v>
       </c>
       <c r="D816" t="s">
-        <v>43</v>
+        <v>35</v>
+      </c>
+      <c r="E816" t="s">
+        <v>204</v>
       </c>
       <c r="F816">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="H816">
-        <v>90</v>
+        <v>92</v>
+      </c>
+      <c r="I816" t="s">
+        <v>765</v>
       </c>
     </row>
     <row r="817" spans="1:10">
       <c r="A817" t="s">
-        <v>129</v>
+        <v>98</v>
       </c>
       <c r="B817" t="s">
-        <v>47</v>
+        <v>99</v>
+      </c>
+      <c r="C817" t="s">
+        <v>766</v>
       </c>
       <c r="D817" t="s">
-        <v>595</v>
+        <v>35</v>
+      </c>
+      <c r="E817" t="s">
+        <v>204</v>
       </c>
       <c r="F817">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="H817">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>93</v>
+      </c>
+      <c r="I817" t="s">
+        <v>765</v>
       </c>
     </row>
     <row r="818" spans="1:10">
       <c r="A818" t="s">
-        <v>127</v>
+        <v>98</v>
       </c>
       <c r="B818" t="s">
-        <v>47</v>
+        <v>99</v>
+      </c>
+      <c r="C818" t="s">
+        <v>767</v>
       </c>
       <c r="D818" t="s">
-        <v>33</v>
+        <v>22</v>
+      </c>
+      <c r="E818" t="s">
+        <v>22</v>
       </c>
       <c r="F818">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="H818">
-        <v>90</v>
+        <v>92</v>
+      </c>
+      <c r="I818" t="s">
+        <v>768</v>
       </c>
     </row>
     <row r="819" spans="1:10">
       <c r="A819" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="B819" t="s">
-        <v>47</v>
+        <v>99</v>
+      </c>
+      <c r="C819" t="s">
+        <v>769</v>
       </c>
       <c r="D819" t="s">
-        <v>28</v>
+        <v>103</v>
+      </c>
+      <c r="E819" t="s">
+        <v>236</v>
       </c>
       <c r="F819">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H819">
         <v>90</v>
       </c>
       <c r="I819" t="s">
-        <v>611</v>
+        <v>770</v>
       </c>
     </row>
     <row r="820" spans="1:10">
       <c r="A820" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
       <c r="B820" t="s">
-        <v>47</v>
+        <v>99</v>
+      </c>
+      <c r="C820" t="s">
+        <v>771</v>
       </c>
       <c r="D820" t="s">
-        <v>33</v>
+        <v>22</v>
+      </c>
+      <c r="E820" t="s">
+        <v>22</v>
       </c>
       <c r="F820">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H820">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I820" t="s">
-        <v>703</v>
+        <v>768</v>
       </c>
     </row>
     <row r="821" spans="1:10">
+      <c r="A821" t="s">
+        <v>144</v>
+      </c>
       <c r="B821" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>99</v>
       </c>
       <c r="D821" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>167</v>
       </c>
       <c r="F821">
-        <v>2018</v>
-[...5 lines deleted...]
-        <v>710</v>
+        <v>2013</v>
+      </c>
+      <c r="H821" t="s">
+        <v>617</v>
       </c>
     </row>
     <row r="822" spans="1:10">
       <c r="A822" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B822" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>99</v>
       </c>
       <c r="D822" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>167</v>
       </c>
       <c r="F822">
-        <v>2022</v>
-[...5 lines deleted...]
-        <v>578</v>
+        <v>2015</v>
+      </c>
+      <c r="H822" t="s">
+        <v>533</v>
       </c>
     </row>
     <row r="823" spans="1:10">
       <c r="A823" t="s">
-        <v>711</v>
+        <v>137</v>
       </c>
       <c r="B823" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="D823" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="F823">
-        <v>2014</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>2019</v>
+      </c>
+      <c r="H823" t="s">
+        <v>303</v>
       </c>
     </row>
     <row r="824" spans="1:10">
       <c r="A824" t="s">
-        <v>580</v>
+        <v>142</v>
       </c>
       <c r="B824" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="D824" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F824">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="H824">
-        <v>90</v>
+        <v>100</v>
+      </c>
+      <c r="I824" t="s">
+        <v>772</v>
+      </c>
+      <c r="J824" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="825" spans="1:10">
       <c r="A825" t="s">
-        <v>711</v>
+        <v>139</v>
       </c>
       <c r="B825" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="D825" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F825">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="H825">
-        <v>90</v>
+        <v>99</v>
+      </c>
+      <c r="I825" t="s">
+        <v>772</v>
+      </c>
+      <c r="J825" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="826" spans="1:10">
       <c r="A826" t="s">
-        <v>194</v>
+        <v>144</v>
       </c>
       <c r="B826" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="D826" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F826">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="H826">
-        <v>90</v>
+        <v>99</v>
+      </c>
+      <c r="I826" t="s">
+        <v>773</v>
       </c>
     </row>
     <row r="827" spans="1:10">
       <c r="A827" t="s">
-        <v>711</v>
+        <v>144</v>
       </c>
       <c r="B827" t="s">
-        <v>67</v>
+        <v>99</v>
+      </c>
+      <c r="C827" t="s">
+        <v>774</v>
       </c>
       <c r="D827" t="s">
-        <v>21</v>
+        <v>35</v>
+      </c>
+      <c r="E827" t="s">
+        <v>392</v>
       </c>
       <c r="F827">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="H827">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="I827" t="s">
-        <v>712</v>
+        <v>775</v>
+      </c>
+      <c r="J827" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="828" spans="1:10">
       <c r="A828" t="s">
-        <v>70</v>
+        <v>142</v>
       </c>
       <c r="B828" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="D828" t="s">
-        <v>595</v>
+        <v>35</v>
       </c>
       <c r="F828">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>713</v>
+        <v>2018</v>
+      </c>
+      <c r="H828">
+        <v>98</v>
+      </c>
+      <c r="J828" t="s">
+        <v>712</v>
       </c>
     </row>
     <row r="829" spans="1:10">
       <c r="A829" t="s">
-        <v>714</v>
+        <v>144</v>
       </c>
       <c r="B829" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D829" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F829">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="H829">
-        <v>92</v>
+        <v>98</v>
+      </c>
+      <c r="J829" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="830" spans="1:10">
       <c r="A830" t="s">
-        <v>714</v>
+        <v>139</v>
       </c>
       <c r="B830" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D830" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F830">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="H830">
-        <v>92</v>
+        <v>97</v>
+      </c>
+      <c r="J830" t="s">
+        <v>735</v>
       </c>
     </row>
     <row r="831" spans="1:10">
       <c r="A831" t="s">
-        <v>279</v>
+        <v>139</v>
       </c>
       <c r="B831" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D831" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F831">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="H831">
-        <v>91</v>
+        <v>97</v>
+      </c>
+      <c r="J831" t="s">
+        <v>735</v>
       </c>
     </row>
     <row r="832" spans="1:10">
       <c r="A832" t="s">
-        <v>76</v>
+        <v>139</v>
       </c>
       <c r="B832" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D832" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F832">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="H832">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="833" spans="1:10">
       <c r="A833" t="s">
-        <v>76</v>
+        <v>144</v>
       </c>
       <c r="B833" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D833" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="F833">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="H833">
-        <v>93</v>
+        <v>97</v>
+      </c>
+      <c r="I833" t="s">
+        <v>776</v>
       </c>
     </row>
     <row r="834" spans="1:10">
       <c r="A834" t="s">
-        <v>715</v>
+        <v>142</v>
       </c>
       <c r="B834" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D834" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F834">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="H834">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>97</v>
+      </c>
+      <c r="I834" t="s">
+        <v>773</v>
       </c>
     </row>
     <row r="835" spans="1:10">
       <c r="A835" t="s">
-        <v>76</v>
+        <v>144</v>
       </c>
       <c r="B835" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D835" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="F835">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="H835">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="836" spans="1:10">
       <c r="A836" t="s">
-        <v>205</v>
+        <v>139</v>
       </c>
       <c r="B836" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D836" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="F836">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="H836">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="837" spans="1:10">
       <c r="A837" t="s">
-        <v>76</v>
+        <v>144</v>
       </c>
       <c r="B837" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D837" t="s">
-        <v>13</v>
+        <v>680</v>
       </c>
       <c r="F837">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H837">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="838" spans="1:10">
       <c r="A838" t="s">
-        <v>716</v>
+        <v>144</v>
       </c>
       <c r="B838" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D838" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F838">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="H838">
-        <v>92</v>
+        <v>96</v>
+      </c>
+      <c r="J838" t="s">
+        <v>735</v>
       </c>
     </row>
     <row r="839" spans="1:10">
       <c r="A839" t="s">
-        <v>279</v>
+        <v>142</v>
       </c>
       <c r="B839" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D839" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F839">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="H839">
-        <v>90</v>
+        <v>96</v>
       </c>
     </row>
     <row r="840" spans="1:10">
       <c r="A840" t="s">
-        <v>279</v>
+        <v>139</v>
       </c>
       <c r="B840" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D840" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F840">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="H840">
-        <v>90</v>
+        <v>96</v>
+      </c>
+      <c r="I840" t="s">
+        <v>777</v>
       </c>
     </row>
     <row r="841" spans="1:10">
       <c r="A841" t="s">
-        <v>76</v>
+        <v>144</v>
       </c>
       <c r="B841" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D841" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="F841">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="H841">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>96</v>
+      </c>
+      <c r="I841" t="s">
+        <v>778</v>
       </c>
     </row>
     <row r="842" spans="1:10">
       <c r="A842" t="s">
-        <v>76</v>
+        <v>144</v>
       </c>
       <c r="B842" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D842" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="F842">
-        <v>2014</v>
+        <v>2019</v>
       </c>
       <c r="H842">
-        <v>93</v>
+        <v>96</v>
+      </c>
+      <c r="I842" t="s">
+        <v>776</v>
       </c>
     </row>
     <row r="843" spans="1:10">
       <c r="A843" t="s">
-        <v>716</v>
+        <v>139</v>
       </c>
       <c r="B843" t="s">
-        <v>74</v>
+        <v>99</v>
+      </c>
+      <c r="C843" t="s">
+        <v>779</v>
       </c>
       <c r="D843" t="s">
-        <v>21</v>
+        <v>22</v>
+      </c>
+      <c r="E843" t="s">
+        <v>22</v>
       </c>
       <c r="F843">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="H843">
-        <v>92</v>
+        <v>96</v>
+      </c>
+      <c r="I843" t="s">
+        <v>780</v>
       </c>
     </row>
     <row r="844" spans="1:10">
       <c r="A844" t="s">
-        <v>716</v>
+        <v>144</v>
       </c>
       <c r="B844" t="s">
-        <v>74</v>
+        <v>99</v>
+      </c>
+      <c r="C844" t="s">
+        <v>781</v>
       </c>
       <c r="D844" t="s">
-        <v>28</v>
+        <v>680</v>
+      </c>
+      <c r="E844" t="s">
+        <v>782</v>
       </c>
       <c r="F844">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="H844">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>96</v>
+      </c>
+      <c r="I844" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="845" spans="1:10">
       <c r="A845" t="s">
-        <v>715</v>
+        <v>144</v>
       </c>
       <c r="B845" t="s">
-        <v>74</v>
+        <v>99</v>
+      </c>
+      <c r="C845" t="s">
+        <v>783</v>
       </c>
       <c r="D845" t="s">
-        <v>21</v>
+        <v>22</v>
+      </c>
+      <c r="E845" t="s">
+        <v>22</v>
       </c>
       <c r="F845">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="H845">
-        <v>90</v>
+        <v>96</v>
+      </c>
+      <c r="I845" t="s">
+        <v>780</v>
       </c>
     </row>
     <row r="846" spans="1:10">
       <c r="A846" t="s">
-        <v>76</v>
+        <v>137</v>
       </c>
       <c r="B846" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D846" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F846">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="H846">
-        <v>92</v>
+        <v>95</v>
+      </c>
+      <c r="I846" t="s">
+        <v>784</v>
+      </c>
+      <c r="J846" t="s">
+        <v>785</v>
       </c>
     </row>
     <row r="847" spans="1:10">
       <c r="A847" t="s">
-        <v>716</v>
+        <v>137</v>
       </c>
       <c r="B847" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D847" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F847">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="H847">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I847" t="s">
-        <v>712</v>
+        <v>786</v>
+      </c>
+      <c r="J847" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="848" spans="1:10">
       <c r="A848" t="s">
-        <v>716</v>
+        <v>137</v>
       </c>
       <c r="B848" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D848" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F848">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="H848">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="849" spans="1:10">
       <c r="A849" t="s">
-        <v>716</v>
+        <v>137</v>
       </c>
       <c r="B849" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D849" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="F849">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="H849">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="850" spans="1:10">
       <c r="A850" t="s">
-        <v>717</v>
+        <v>137</v>
       </c>
       <c r="B850" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D850" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F850">
         <v>2015</v>
       </c>
       <c r="H850">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>718</v>
+        <v>93</v>
       </c>
     </row>
     <row r="851" spans="1:10">
       <c r="A851" t="s">
-        <v>205</v>
+        <v>98</v>
       </c>
       <c r="B851" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D851" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F851">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="H851">
-        <v>92</v>
+        <v>93</v>
+      </c>
+      <c r="I851" t="s">
+        <v>784</v>
+      </c>
+      <c r="J851" t="s">
+        <v>785</v>
       </c>
     </row>
     <row r="852" spans="1:10">
       <c r="A852" t="s">
-        <v>205</v>
+        <v>98</v>
       </c>
       <c r="B852" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D852" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="F852">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="H852">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>93</v>
+      </c>
+      <c r="I852" t="s">
+        <v>786</v>
       </c>
     </row>
     <row r="853" spans="1:10">
       <c r="A853" t="s">
-        <v>719</v>
+        <v>172</v>
       </c>
       <c r="B853" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D853" t="s">
-        <v>595</v>
+        <v>680</v>
       </c>
       <c r="F853">
-        <v>2016</v>
+        <v>2015</v>
       </c>
       <c r="H853">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="854" spans="1:10">
       <c r="A854" t="s">
-        <v>719</v>
+        <v>137</v>
       </c>
       <c r="B854" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D854" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="F854">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="H854">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="855" spans="1:10">
       <c r="A855" t="s">
-        <v>76</v>
+        <v>137</v>
       </c>
       <c r="B855" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D855" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F855">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="H855">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="856" spans="1:10">
       <c r="A856" t="s">
-        <v>76</v>
+        <v>137</v>
       </c>
       <c r="B856" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D856" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F856">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="H856">
-        <v>93</v>
+        <v>92</v>
+      </c>
+      <c r="I856" t="s">
+        <v>777</v>
       </c>
     </row>
     <row r="857" spans="1:10">
       <c r="A857" t="s">
-        <v>76</v>
+        <v>172</v>
       </c>
       <c r="B857" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D857" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="F857">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="H857">
         <v>92</v>
       </c>
+      <c r="I857" t="s">
+        <v>787</v>
+      </c>
     </row>
     <row r="858" spans="1:10">
       <c r="A858" t="s">
-        <v>716</v>
+        <v>172</v>
       </c>
       <c r="B858" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D858" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F858">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="H858">
-        <v>93</v>
+        <v>92</v>
+      </c>
+      <c r="I858" t="s">
+        <v>788</v>
       </c>
     </row>
     <row r="859" spans="1:10">
       <c r="A859" t="s">
-        <v>716</v>
+        <v>137</v>
       </c>
       <c r="B859" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D859" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F859">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="H859">
-        <v>93</v>
+        <v>92</v>
+      </c>
+      <c r="I859" t="s">
+        <v>789</v>
       </c>
     </row>
     <row r="860" spans="1:10">
       <c r="A860" t="s">
-        <v>716</v>
+        <v>137</v>
       </c>
       <c r="B860" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D860" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="F860">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="H860">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="861" spans="1:10">
       <c r="A861" t="s">
-        <v>279</v>
+        <v>98</v>
       </c>
       <c r="B861" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D861" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F861">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="H861">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="862" spans="1:10">
       <c r="A862" t="s">
-        <v>205</v>
+        <v>98</v>
       </c>
       <c r="B862" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D862" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F862">
         <v>2016</v>
       </c>
       <c r="H862">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="863" spans="1:10">
       <c r="A863" t="s">
-        <v>205</v>
+        <v>137</v>
       </c>
       <c r="B863" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D863" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F863">
         <v>2016</v>
       </c>
       <c r="H863">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="864" spans="1:10">
       <c r="A864" t="s">
-        <v>76</v>
+        <v>172</v>
       </c>
       <c r="B864" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D864" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F864">
         <v>2017</v>
       </c>
       <c r="H864">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="865" spans="1:10">
       <c r="A865" t="s">
-        <v>76</v>
+        <v>137</v>
       </c>
       <c r="B865" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D865" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="F865">
         <v>2017</v>
       </c>
       <c r="H865">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="866" spans="1:10">
       <c r="A866" t="s">
-        <v>716</v>
+        <v>98</v>
       </c>
       <c r="B866" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D866" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="F866">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="H866">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="867" spans="1:10">
       <c r="A867" t="s">
-        <v>716</v>
+        <v>98</v>
       </c>
       <c r="B867" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D867" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="F867">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="H867">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="868" spans="1:10">
       <c r="A868" t="s">
-        <v>205</v>
+        <v>98</v>
       </c>
       <c r="B868" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D868" t="s">
-        <v>28</v>
+        <v>680</v>
       </c>
       <c r="F868">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="H868">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="J868" t="s">
-        <v>627</v>
+        <v>790</v>
       </c>
     </row>
     <row r="869" spans="1:10">
       <c r="A869" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="B869" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D869" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F869">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="H869">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="870" spans="1:10">
       <c r="A870" t="s">
-        <v>720</v>
+        <v>172</v>
       </c>
       <c r="B870" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D870" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F870">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H870">
         <v>91</v>
       </c>
-      <c r="I870" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="871" spans="1:10">
       <c r="A871" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="B871" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D871" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="F871">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H871">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>721</v>
+        <v>91</v>
+      </c>
+      <c r="J871" t="s">
+        <v>791</v>
       </c>
     </row>
     <row r="872" spans="1:10">
       <c r="A872" t="s">
-        <v>202</v>
+        <v>98</v>
       </c>
       <c r="B872" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D872" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F872">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H872">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>722</v>
+        <v>91</v>
       </c>
     </row>
     <row r="873" spans="1:10">
       <c r="A873" t="s">
-        <v>202</v>
+        <v>98</v>
       </c>
       <c r="B873" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D873" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="F873">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H873">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>724</v>
+        <v>91</v>
       </c>
     </row>
     <row r="874" spans="1:10">
       <c r="A874" t="s">
-        <v>279</v>
+        <v>172</v>
       </c>
       <c r="B874" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D874" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F874">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="H874">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="875" spans="1:10">
       <c r="A875" t="s">
-        <v>205</v>
+        <v>137</v>
       </c>
       <c r="B875" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D875" t="s">
-        <v>33</v>
+        <v>680</v>
       </c>
       <c r="F875">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="H875">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="I875" t="s">
-        <v>723</v>
+        <v>792</v>
       </c>
     </row>
     <row r="876" spans="1:10">
       <c r="A876" t="s">
-        <v>76</v>
+        <v>137</v>
       </c>
       <c r="B876" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D876" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F876">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H876">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="I876" t="s">
-        <v>725</v>
+        <v>793</v>
       </c>
     </row>
     <row r="877" spans="1:10">
       <c r="A877" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="B877" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D877" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="F877">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="H877">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>726</v>
+        <v>90</v>
       </c>
     </row>
     <row r="878" spans="1:10">
       <c r="A878" t="s">
-        <v>76</v>
+        <v>172</v>
       </c>
       <c r="B878" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D878" t="s">
-        <v>13</v>
+        <v>680</v>
       </c>
       <c r="F878">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="H878">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>727</v>
+        <v>90</v>
       </c>
     </row>
     <row r="879" spans="1:10">
       <c r="A879" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="B879" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D879" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="F879">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="H879">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>90</v>
       </c>
     </row>
     <row r="880" spans="1:10">
       <c r="A880" t="s">
-        <v>205</v>
+        <v>98</v>
       </c>
       <c r="B880" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D880" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="F880">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="H880">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>722</v>
+        <v>90</v>
       </c>
     </row>
     <row r="881" spans="1:10">
       <c r="A881" t="s">
-        <v>205</v>
+        <v>137</v>
       </c>
       <c r="B881" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D881" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="F881">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="H881">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>627</v>
+        <v>90</v>
       </c>
     </row>
     <row r="882" spans="1:10">
       <c r="A882" t="s">
-        <v>76</v>
+        <v>172</v>
       </c>
       <c r="B882" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>728</v>
+        <v>99</v>
       </c>
       <c r="D882" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="F882">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="H882">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>90</v>
       </c>
     </row>
     <row r="883" spans="1:10">
       <c r="A883" t="s">
-        <v>76</v>
+        <v>172</v>
       </c>
       <c r="B883" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>729</v>
+        <v>99</v>
       </c>
       <c r="D883" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>167</v>
       </c>
       <c r="F883">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="H883">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="884" spans="1:10">
       <c r="A884" t="s">
-        <v>76</v>
+        <v>172</v>
       </c>
       <c r="B884" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>99</v>
       </c>
       <c r="D884" t="s">
-        <v>33</v>
+        <v>680</v>
       </c>
       <c r="F884">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="H884">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>731</v>
+        <v>90</v>
+      </c>
+      <c r="J884" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="885" spans="1:10">
       <c r="A885" t="s">
-        <v>717</v>
+        <v>98</v>
       </c>
       <c r="B885" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="D885" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F885">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="H885">
         <v>90</v>
       </c>
-      <c r="J885" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="886" spans="1:10">
       <c r="A886" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="B886" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>733</v>
+        <v>99</v>
       </c>
       <c r="D886" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="F886">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H886">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="I886" t="s">
-        <v>631</v>
+        <v>696</v>
       </c>
     </row>
     <row r="887" spans="1:10">
       <c r="A887" t="s">
-        <v>734</v>
+        <v>98</v>
       </c>
       <c r="B887" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>99</v>
       </c>
       <c r="D887" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="F887">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="H887">
+        <v>90</v>
+      </c>
+      <c r="I887" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="888" spans="1:10">
+      <c r="B888" t="s">
+        <v>68</v>
+      </c>
+      <c r="C888" t="s">
+        <v>794</v>
+      </c>
+      <c r="D888" t="s">
+        <v>103</v>
+      </c>
+      <c r="E888" t="s">
+        <v>104</v>
+      </c>
+      <c r="F888">
+        <v>2018</v>
+      </c>
+      <c r="H888">
         <v>92</v>
       </c>
-      <c r="I887" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="I888" t="s">
-        <v>737</v>
+        <v>795</v>
       </c>
     </row>
     <row r="889" spans="1:10">
       <c r="A889" t="s">
-        <v>524</v>
+        <v>17</v>
       </c>
       <c r="B889" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="C889" t="s">
-        <v>738</v>
+        <v>663</v>
       </c>
       <c r="D889" t="s">
-        <v>155</v>
+        <v>103</v>
       </c>
       <c r="E889" t="s">
-        <v>156</v>
+        <v>104</v>
       </c>
       <c r="F889">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="H889">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="I889" t="s">
-        <v>739</v>
+        <v>664</v>
       </c>
     </row>
     <row r="890" spans="1:10">
       <c r="A890" t="s">
-        <v>740</v>
+        <v>796</v>
       </c>
       <c r="B890" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>68</v>
       </c>
       <c r="D890" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>103</v>
       </c>
       <c r="F890">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="H890">
         <v>91</v>
       </c>
-      <c r="I890" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="891" spans="1:10">
       <c r="A891" t="s">
-        <v>740</v>
+        <v>665</v>
       </c>
       <c r="B891" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>742</v>
+        <v>68</v>
       </c>
       <c r="D891" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="F891">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="H891">
         <v>90</v>
       </c>
-      <c r="I891" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="892" spans="1:10">
       <c r="A892" t="s">
-        <v>524</v>
+        <v>796</v>
       </c>
       <c r="B892" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="D892" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="F892">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="H892">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="893" spans="1:10">
       <c r="A893" t="s">
-        <v>524</v>
+        <v>146</v>
       </c>
       <c r="B893" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="D893" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="F893">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="H893">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="894" spans="1:10">
       <c r="A894" t="s">
-        <v>524</v>
+        <v>796</v>
       </c>
       <c r="B894" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="D894" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="F894">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="H894">
-        <v>93</v>
+        <v>90</v>
+      </c>
+      <c r="I894" t="s">
+        <v>797</v>
       </c>
     </row>
     <row r="895" spans="1:10">
       <c r="A895" t="s">
-        <v>740</v>
+        <v>125</v>
       </c>
       <c r="B895" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="D895" t="s">
-        <v>21</v>
+        <v>680</v>
       </c>
       <c r="F895">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>2017</v>
+      </c>
+      <c r="H895" t="s">
+        <v>798</v>
       </c>
     </row>
     <row r="896" spans="1:10">
       <c r="A896" t="s">
-        <v>524</v>
+        <v>799</v>
       </c>
       <c r="B896" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D896" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="F896">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="H896">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="897" spans="1:10">
       <c r="A897" t="s">
-        <v>524</v>
+        <v>799</v>
       </c>
       <c r="B897" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D897" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="F897">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="H897">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="898" spans="1:10">
       <c r="A898" t="s">
-        <v>524</v>
+        <v>376</v>
       </c>
       <c r="B898" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D898" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="F898">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="H898">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="899" spans="1:10">
       <c r="A899" t="s">
-        <v>548</v>
+        <v>63</v>
       </c>
       <c r="B899" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D899" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="F899">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="H899">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="900" spans="1:10">
       <c r="A900" t="s">
-        <v>548</v>
+        <v>63</v>
       </c>
       <c r="B900" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D900" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="F900">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="H900">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="901" spans="1:10">
       <c r="A901" t="s">
-        <v>740</v>
+        <v>800</v>
       </c>
       <c r="B901" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D901" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="F901">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="H901">
-        <v>93</v>
+        <v>90</v>
+      </c>
+      <c r="J901" t="s">
+        <v>682</v>
       </c>
     </row>
     <row r="902" spans="1:10">
       <c r="A902" t="s">
-        <v>740</v>
+        <v>63</v>
       </c>
       <c r="B902" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D902" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="F902">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="H902">
         <v>93</v>
       </c>
     </row>
     <row r="903" spans="1:10">
       <c r="A903" t="s">
-        <v>524</v>
+        <v>81</v>
       </c>
       <c r="B903" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D903" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F903">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="H903">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="904" spans="1:10">
       <c r="A904" t="s">
-        <v>524</v>
+        <v>63</v>
       </c>
       <c r="B904" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D904" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="F904">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="H904">
         <v>93</v>
       </c>
     </row>
     <row r="905" spans="1:10">
       <c r="A905" t="s">
-        <v>524</v>
+        <v>801</v>
       </c>
       <c r="B905" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D905" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="F905">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="H905">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="906" spans="1:10">
       <c r="A906" t="s">
-        <v>548</v>
+        <v>376</v>
       </c>
       <c r="B906" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>39</v>
       </c>
       <c r="D906" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="F906">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="H906">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>743</v>
+        <v>90</v>
       </c>
     </row>
     <row r="907" spans="1:10">
       <c r="A907" t="s">
-        <v>740</v>
+        <v>376</v>
       </c>
       <c r="B907" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D907" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F907">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="H907">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="908" spans="1:10">
       <c r="A908" t="s">
-        <v>524</v>
+        <v>63</v>
       </c>
       <c r="B908" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D908" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F908">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="H908">
-        <v>93</v>
+        <v>94</v>
+      </c>
+      <c r="J908" t="s">
+        <v>735</v>
       </c>
     </row>
     <row r="909" spans="1:10">
       <c r="A909" t="s">
-        <v>548</v>
+        <v>63</v>
       </c>
       <c r="B909" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>744</v>
+        <v>39</v>
       </c>
       <c r="D909" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>85</v>
       </c>
       <c r="F909">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="H909">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>745</v>
+        <v>93</v>
       </c>
     </row>
     <row r="910" spans="1:10">
       <c r="A910" t="s">
-        <v>524</v>
+        <v>801</v>
       </c>
       <c r="B910" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D910" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="F910">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="H910">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>746</v>
+        <v>92</v>
       </c>
     </row>
     <row r="911" spans="1:10">
       <c r="A911" t="s">
-        <v>524</v>
+        <v>801</v>
       </c>
       <c r="B911" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D911" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="F911">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="H911">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>93</v>
+      </c>
+      <c r="J911" t="s">
+        <v>712</v>
       </c>
     </row>
     <row r="912" spans="1:10">
       <c r="A912" t="s">
-        <v>524</v>
+        <v>800</v>
       </c>
       <c r="B912" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="D912" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="F912">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="H912">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>90</v>
       </c>
     </row>
     <row r="913" spans="1:10">
       <c r="A913" t="s">
-        <v>524</v>
+        <v>63</v>
       </c>
       <c r="B913" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>748</v>
+        <v>39</v>
       </c>
       <c r="D913" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="F913">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="H913">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>92</v>
       </c>
     </row>
     <row r="914" spans="1:10">
       <c r="A914" t="s">
-        <v>134</v>
+        <v>801</v>
       </c>
       <c r="B914" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>750</v>
+        <v>39</v>
       </c>
       <c r="D914" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="F914">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="H914">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="I914" t="s">
-        <v>603</v>
+        <v>797</v>
       </c>
     </row>
     <row r="915" spans="1:10">
       <c r="A915" t="s">
-        <v>134</v>
+        <v>801</v>
       </c>
       <c r="B915" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>39</v>
       </c>
       <c r="D915" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>167</v>
       </c>
       <c r="F915">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="H915">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>638</v>
+        <v>92</v>
       </c>
     </row>
     <row r="916" spans="1:10">
       <c r="A916" t="s">
-        <v>134</v>
+        <v>801</v>
       </c>
       <c r="B916" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>752</v>
+        <v>39</v>
       </c>
       <c r="D916" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>22</v>
       </c>
       <c r="F916">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="H916">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>92</v>
       </c>
     </row>
     <row r="917" spans="1:10">
       <c r="A917" t="s">
-        <v>134</v>
+        <v>802</v>
       </c>
       <c r="B917" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="D917" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="F917">
         <v>2015</v>
       </c>
       <c r="H917">
         <v>90</v>
       </c>
+      <c r="J917" t="s">
+        <v>803</v>
+      </c>
     </row>
     <row r="918" spans="1:10">
       <c r="A918" t="s">
-        <v>134</v>
+        <v>81</v>
       </c>
       <c r="B918" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="D918" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="F918">
         <v>2015</v>
       </c>
       <c r="H918">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="919" spans="1:10">
       <c r="A919" t="s">
-        <v>134</v>
+        <v>81</v>
       </c>
       <c r="B919" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="D919" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="F919">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="H919">
-        <v>90</v>
+        <v>92</v>
+      </c>
+      <c r="J919" t="s">
+        <v>712</v>
       </c>
     </row>
     <row r="920" spans="1:10">
       <c r="A920" t="s">
-        <v>134</v>
+        <v>804</v>
       </c>
       <c r="B920" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="D920" t="s">
-        <v>33</v>
+        <v>680</v>
       </c>
       <c r="F920">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="H920">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="921" spans="1:10">
       <c r="A921" t="s">
-        <v>134</v>
+        <v>804</v>
       </c>
       <c r="B921" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="D921" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F921">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="H921">
         <v>90</v>
       </c>
     </row>
     <row r="922" spans="1:10">
       <c r="A922" t="s">
-        <v>134</v>
+        <v>63</v>
       </c>
       <c r="B922" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="D922" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="F922">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="H922">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="923" spans="1:10">
       <c r="A923" t="s">
-        <v>134</v>
+        <v>63</v>
       </c>
       <c r="B923" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="D923" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="F923">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="H923">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>93</v>
       </c>
     </row>
     <row r="924" spans="1:10">
       <c r="A924" t="s">
-        <v>134</v>
+        <v>63</v>
       </c>
       <c r="B924" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="D924" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F924">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="H924">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>700</v>
+        <v>92</v>
       </c>
     </row>
     <row r="925" spans="1:10">
       <c r="A925" t="s">
-        <v>134</v>
+        <v>801</v>
       </c>
       <c r="B925" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="D925" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="F925">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="H925">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>606</v>
+        <v>93</v>
       </c>
     </row>
     <row r="926" spans="1:10">
       <c r="A926" t="s">
-        <v>134</v>
+        <v>801</v>
       </c>
       <c r="B926" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="D926" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F926">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="H926">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>93</v>
       </c>
     </row>
     <row r="927" spans="1:10">
       <c r="A927" t="s">
-        <v>134</v>
+        <v>801</v>
       </c>
       <c r="B927" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="D927" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F927">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="H927">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>93</v>
       </c>
     </row>
     <row r="928" spans="1:10">
       <c r="A928" t="s">
-        <v>134</v>
+        <v>376</v>
       </c>
       <c r="B928" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="D928" t="s">
-        <v>155</v>
+        <v>103</v>
       </c>
       <c r="F928">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="H928">
         <v>90</v>
       </c>
-      <c r="I928" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="929" spans="1:10">
       <c r="A929" t="s">
-        <v>134</v>
+        <v>81</v>
       </c>
       <c r="B929" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="D929" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="F929">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="H929">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>94</v>
       </c>
     </row>
     <row r="930" spans="1:10">
       <c r="A930" t="s">
-        <v>134</v>
+        <v>81</v>
       </c>
       <c r="B930" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="D930" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F930">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="H930">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>753</v>
+        <v>93</v>
       </c>
     </row>
     <row r="931" spans="1:10">
       <c r="A931" t="s">
-        <v>134</v>
+        <v>63</v>
       </c>
       <c r="B931" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="D931" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="F931">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="H931">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>615</v>
+        <v>92</v>
       </c>
     </row>
     <row r="932" spans="1:10">
       <c r="A932" t="s">
-        <v>134</v>
+        <v>63</v>
       </c>
       <c r="B932" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="D932" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F932">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="H932">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>94</v>
       </c>
     </row>
     <row r="933" spans="1:10">
       <c r="A933" t="s">
-        <v>94</v>
+        <v>801</v>
       </c>
       <c r="B933" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>754</v>
+        <v>39</v>
       </c>
       <c r="D933" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>755</v>
+        <v>85</v>
       </c>
       <c r="F933">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="H933">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>756</v>
+        <v>92</v>
       </c>
     </row>
     <row r="934" spans="1:10">
       <c r="A934" t="s">
-        <v>94</v>
+        <v>801</v>
       </c>
       <c r="B934" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>757</v>
+        <v>39</v>
       </c>
       <c r="D934" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F934">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="H934">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>758</v>
+        <v>93</v>
       </c>
     </row>
     <row r="935" spans="1:10">
       <c r="A935" t="s">
-        <v>306</v>
+        <v>81</v>
       </c>
       <c r="B935" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>757</v>
+        <v>39</v>
       </c>
       <c r="D935" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>755</v>
+        <v>35</v>
       </c>
       <c r="F935">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="H935">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>756</v>
+        <v>92</v>
+      </c>
+      <c r="J935" t="s">
+        <v>712</v>
       </c>
     </row>
     <row r="936" spans="1:10">
       <c r="A936" t="s">
-        <v>306</v>
+        <v>81</v>
       </c>
       <c r="B936" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>759</v>
+        <v>39</v>
       </c>
       <c r="D936" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F936">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="H936">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>758</v>
+        <v>93</v>
       </c>
     </row>
     <row r="937" spans="1:10">
       <c r="A937" t="s">
-        <v>417</v>
+        <v>805</v>
       </c>
       <c r="B937" t="s">
+        <v>39</v>
+      </c>
+      <c r="D937" t="s">
+        <v>35</v>
+      </c>
+      <c r="F937">
+        <v>2018</v>
+      </c>
+      <c r="H937">
         <v>91</v>
       </c>
-      <c r="C937" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I937" t="s">
-        <v>758</v>
+        <v>691</v>
       </c>
     </row>
     <row r="938" spans="1:10">
       <c r="A938" t="s">
-        <v>94</v>
+        <v>63</v>
       </c>
       <c r="B938" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="D938" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="F938">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="H938">
-        <v>90</v>
+        <v>93</v>
+      </c>
+      <c r="I938" t="s">
+        <v>806</v>
       </c>
     </row>
     <row r="939" spans="1:10">
       <c r="A939" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="B939" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="D939" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="F939">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="H939">
-        <v>90</v>
+        <v>92</v>
+      </c>
+      <c r="I939" t="s">
+        <v>807</v>
       </c>
     </row>
     <row r="940" spans="1:10">
       <c r="A940" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="B940" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="D940" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F940">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="H940">
-        <v>90</v>
+        <v>92</v>
+      </c>
+      <c r="I940" t="s">
+        <v>808</v>
+      </c>
+      <c r="J940" t="s">
+        <v>809</v>
       </c>
     </row>
     <row r="941" spans="1:10">
       <c r="A941" t="s">
-        <v>94</v>
+        <v>376</v>
       </c>
       <c r="B941" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="D941" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="F941">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="H941">
         <v>90</v>
       </c>
     </row>
     <row r="942" spans="1:10">
       <c r="A942" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="B942" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="D942" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F942">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="H942">
-        <v>90</v>
+        <v>92</v>
+      </c>
+      <c r="I942" t="s">
+        <v>808</v>
       </c>
     </row>
     <row r="943" spans="1:10">
       <c r="A943" t="s">
-        <v>306</v>
+        <v>63</v>
       </c>
       <c r="B943" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="D943" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="F943">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="H943">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>94</v>
+      </c>
+      <c r="I943" t="s">
+        <v>810</v>
       </c>
     </row>
     <row r="944" spans="1:10">
       <c r="A944" t="s">
-        <v>417</v>
+        <v>63</v>
       </c>
       <c r="B944" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="D944" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F944">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="H944">
-        <v>93</v>
+        <v>95</v>
+      </c>
+      <c r="I944" t="s">
+        <v>811</v>
       </c>
     </row>
     <row r="945" spans="1:10">
       <c r="A945" t="s">
-        <v>94</v>
+        <v>63</v>
       </c>
       <c r="B945" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="D945" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="F945">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H945">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>651</v>
+        <v>93</v>
+      </c>
+      <c r="I945" t="s">
+        <v>812</v>
       </c>
     </row>
     <row r="946" spans="1:10">
       <c r="A946" t="s">
+        <v>63</v>
+      </c>
+      <c r="B946" t="s">
+        <v>39</v>
+      </c>
+      <c r="D946" t="s">
+        <v>22</v>
+      </c>
+      <c r="F946">
+        <v>2019</v>
+      </c>
+      <c r="H946">
         <v>94</v>
       </c>
-      <c r="B946" t="s">
-[...12 lines deleted...]
-        <v>69</v>
+      <c r="I946" t="s">
+        <v>808</v>
       </c>
     </row>
     <row r="947" spans="1:10">
       <c r="A947" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="B947" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="D947" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="F947">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H947">
-        <v>92</v>
+        <v>93</v>
+      </c>
+      <c r="I947" t="s">
+        <v>807</v>
       </c>
     </row>
     <row r="948" spans="1:10">
       <c r="A948" t="s">
-        <v>306</v>
+        <v>81</v>
       </c>
       <c r="B948" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>761</v>
+        <v>39</v>
       </c>
       <c r="D948" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>762</v>
+        <v>35</v>
       </c>
       <c r="F948">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H948">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I948" t="s">
-        <v>763</v>
+        <v>811</v>
+      </c>
+      <c r="J948" t="s">
+        <v>712</v>
       </c>
     </row>
     <row r="949" spans="1:10">
       <c r="A949" t="s">
-        <v>306</v>
+        <v>63</v>
       </c>
       <c r="B949" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="C949" t="s">
-        <v>764</v>
+        <v>813</v>
       </c>
       <c r="D949" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="E949" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="F949">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="H949">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I949" t="s">
-        <v>765</v>
+        <v>716</v>
       </c>
     </row>
     <row r="950" spans="1:10">
       <c r="A950" t="s">
-        <v>306</v>
+        <v>63</v>
       </c>
       <c r="B950" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="C950" t="s">
-        <v>766</v>
+        <v>814</v>
       </c>
       <c r="D950" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="E950" t="s">
-        <v>438</v>
+        <v>65</v>
       </c>
       <c r="F950">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="H950">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I950" t="s">
-        <v>767</v>
+        <v>775</v>
+      </c>
+      <c r="J950" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="951" spans="1:10">
       <c r="A951" t="s">
-        <v>306</v>
+        <v>63</v>
       </c>
       <c r="B951" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="C951" t="s">
-        <v>768</v>
+        <v>815</v>
       </c>
       <c r="D951" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F951">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="H951">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I951" t="s">
-        <v>769</v>
+        <v>816</v>
       </c>
     </row>
     <row r="952" spans="1:10">
+      <c r="A952" t="s">
+        <v>802</v>
+      </c>
       <c r="B952" t="s">
-        <v>91</v>
+        <v>39</v>
       </c>
       <c r="D952" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="F952">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="H952">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>767</v>
+        <v>90</v>
+      </c>
+      <c r="J952" t="s">
+        <v>817</v>
       </c>
     </row>
     <row r="953" spans="1:10">
       <c r="A953" t="s">
-        <v>770</v>
+        <v>81</v>
       </c>
       <c r="B953" t="s">
-        <v>91</v>
+        <v>39</v>
+      </c>
+      <c r="C953" t="s">
+        <v>818</v>
       </c>
       <c r="D953" t="s">
-        <v>33</v>
+        <v>103</v>
+      </c>
+      <c r="E953" t="s">
+        <v>104</v>
       </c>
       <c r="F953">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H953">
-        <v>90</v>
+        <v>92</v>
+      </c>
+      <c r="I953" t="s">
+        <v>716</v>
       </c>
     </row>
     <row r="954" spans="1:10">
       <c r="A954" t="s">
-        <v>771</v>
+        <v>819</v>
       </c>
       <c r="B954" t="s">
-        <v>91</v>
+        <v>39</v>
+      </c>
+      <c r="C954" t="s">
+        <v>820</v>
       </c>
       <c r="D954" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="E954" t="s">
+        <v>65</v>
       </c>
       <c r="F954">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="H954">
-        <v>90</v>
+        <v>92</v>
+      </c>
+      <c r="I954" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="955" spans="1:10">
       <c r="A955" t="s">
-        <v>94</v>
+        <v>610</v>
       </c>
       <c r="B955" t="s">
-        <v>91</v>
+        <v>162</v>
       </c>
       <c r="C955" t="s">
-        <v>772</v>
+        <v>821</v>
       </c>
       <c r="D955" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E955" t="s">
-        <v>755</v>
+        <v>104</v>
       </c>
       <c r="F955">
         <v>2019</v>
       </c>
       <c r="H955">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="I955" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-        <v>774</v>
+        <v>822</v>
       </c>
     </row>
     <row r="956" spans="1:10">
       <c r="A956" t="s">
-        <v>94</v>
+        <v>610</v>
       </c>
       <c r="B956" t="s">
-        <v>91</v>
+        <v>162</v>
       </c>
       <c r="C956" t="s">
-        <v>775</v>
+        <v>823</v>
       </c>
       <c r="D956" t="s">
         <v>13</v>
       </c>
       <c r="E956" t="s">
-        <v>438</v>
+        <v>267</v>
       </c>
       <c r="F956">
         <v>2019</v>
       </c>
       <c r="H956">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="I956" t="s">
-        <v>767</v>
+        <v>824</v>
       </c>
     </row>
     <row r="957" spans="1:10">
       <c r="A957" t="s">
-        <v>306</v>
+        <v>825</v>
       </c>
       <c r="B957" t="s">
-        <v>91</v>
+        <v>162</v>
       </c>
       <c r="C957" t="s">
-        <v>776</v>
+        <v>826</v>
       </c>
       <c r="D957" t="s">
-        <v>33</v>
+        <v>35</v>
+      </c>
+      <c r="E957" t="s">
+        <v>36</v>
       </c>
       <c r="F957">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H957">
         <v>91</v>
       </c>
       <c r="I957" t="s">
-        <v>777</v>
+        <v>675</v>
       </c>
     </row>
     <row r="958" spans="1:10">
       <c r="A958" t="s">
-        <v>308</v>
+        <v>825</v>
       </c>
       <c r="B958" t="s">
-        <v>91</v>
+        <v>162</v>
+      </c>
+      <c r="C958" t="s">
+        <v>827</v>
       </c>
       <c r="D958" t="s">
-        <v>33</v>
+        <v>13</v>
+      </c>
+      <c r="E958" t="s">
+        <v>267</v>
       </c>
       <c r="F958">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="H958">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="I958" t="s">
-        <v>778</v>
+        <v>824</v>
       </c>
     </row>
     <row r="959" spans="1:10">
       <c r="A959" t="s">
+        <v>610</v>
+      </c>
+      <c r="B959" t="s">
+        <v>162</v>
+      </c>
+      <c r="D959" t="s">
+        <v>103</v>
+      </c>
+      <c r="F959">
+        <v>2012</v>
+      </c>
+      <c r="H959">
         <v>94</v>
-      </c>
-[...19 lines deleted...]
-        <v>778</v>
       </c>
     </row>
     <row r="960" spans="1:10">
       <c r="A960" t="s">
-        <v>417</v>
+        <v>610</v>
       </c>
       <c r="B960" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>780</v>
+        <v>162</v>
       </c>
       <c r="D960" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>502</v>
+        <v>35</v>
       </c>
       <c r="F960">
-        <v>2020</v>
+        <v>2012</v>
       </c>
       <c r="H960">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>781</v>
+        <v>93</v>
       </c>
     </row>
     <row r="961" spans="1:10">
       <c r="A961" t="s">
-        <v>96</v>
+        <v>610</v>
       </c>
       <c r="B961" t="s">
-        <v>91</v>
+        <v>162</v>
       </c>
       <c r="D961" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="F961">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="H961">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>767</v>
+        <v>93</v>
       </c>
     </row>
     <row r="962" spans="1:10">
       <c r="A962" t="s">
-        <v>16</v>
+        <v>825</v>
       </c>
       <c r="B962" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>162</v>
       </c>
       <c r="D962" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="F962">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="H962">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>782</v>
+        <v>91</v>
       </c>
     </row>
     <row r="963" spans="1:10">
       <c r="A963" t="s">
-        <v>98</v>
+        <v>610</v>
       </c>
       <c r="B963" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>783</v>
+        <v>162</v>
       </c>
       <c r="D963" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="F963">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="H963">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>784</v>
+        <v>94</v>
       </c>
     </row>
     <row r="964" spans="1:10">
       <c r="A964" t="s">
-        <v>16</v>
+        <v>610</v>
       </c>
       <c r="B964" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>162</v>
       </c>
       <c r="D964" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="F964">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="H964">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>94</v>
       </c>
     </row>
     <row r="965" spans="1:10">
       <c r="A965" t="s">
-        <v>16</v>
+        <v>610</v>
       </c>
       <c r="B965" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>162</v>
       </c>
       <c r="D965" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F965">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="H965">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>642</v>
+        <v>94</v>
       </c>
     </row>
     <row r="966" spans="1:10">
       <c r="A966" t="s">
-        <v>16</v>
+        <v>634</v>
       </c>
       <c r="B966" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>162</v>
       </c>
       <c r="D966" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F966">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="H966">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>644</v>
+        <v>94</v>
       </c>
     </row>
     <row r="967" spans="1:10">
       <c r="A967" t="s">
-        <v>24</v>
+        <v>634</v>
       </c>
       <c r="B967" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>162</v>
       </c>
       <c r="D967" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>22</v>
       </c>
       <c r="F967">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="H967">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>782</v>
+        <v>96</v>
       </c>
     </row>
     <row r="968" spans="1:10">
       <c r="A968" t="s">
-        <v>98</v>
+        <v>825</v>
       </c>
       <c r="B968" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>786</v>
+        <v>162</v>
       </c>
       <c r="D968" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>103</v>
       </c>
       <c r="F968">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="H968">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>638</v>
+        <v>93</v>
       </c>
     </row>
     <row r="969" spans="1:10">
       <c r="A969" t="s">
-        <v>98</v>
+        <v>825</v>
       </c>
       <c r="B969" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>783</v>
+        <v>162</v>
       </c>
       <c r="D969" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>85</v>
       </c>
       <c r="F969">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="H969">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>93</v>
       </c>
     </row>
     <row r="970" spans="1:10">
       <c r="A970" t="s">
-        <v>98</v>
+        <v>610</v>
       </c>
       <c r="B970" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>787</v>
+        <v>162</v>
       </c>
       <c r="D970" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="F970">
-        <v>2022</v>
+        <v>2016</v>
       </c>
       <c r="H970">
         <v>93</v>
       </c>
-      <c r="I970" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="971" spans="1:10">
       <c r="A971" t="s">
-        <v>311</v>
+        <v>610</v>
       </c>
       <c r="B971" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>788</v>
+        <v>162</v>
       </c>
       <c r="D971" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>623</v>
+        <v>167</v>
       </c>
       <c r="F971">
-        <v>2023</v>
+        <v>2016</v>
       </c>
       <c r="H971">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>93</v>
       </c>
     </row>
     <row r="972" spans="1:10">
       <c r="A972" t="s">
-        <v>789</v>
+        <v>610</v>
       </c>
       <c r="B972" t="s">
-        <v>16</v>
+        <v>162</v>
       </c>
       <c r="D972" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F972">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="H972">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="973" spans="1:10">
       <c r="A973" t="s">
-        <v>789</v>
+        <v>634</v>
       </c>
       <c r="B973" t="s">
-        <v>16</v>
+        <v>162</v>
+      </c>
+      <c r="C973" t="s">
+        <v>635</v>
       </c>
       <c r="D973" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F973">
-        <v>2012</v>
+        <v>2016</v>
       </c>
       <c r="H973">
-        <v>97</v>
+        <v>96</v>
+      </c>
+      <c r="I973" t="s">
+        <v>828</v>
       </c>
     </row>
     <row r="974" spans="1:10">
       <c r="A974" t="s">
-        <v>98</v>
+        <v>825</v>
       </c>
       <c r="B974" t="s">
-        <v>16</v>
+        <v>162</v>
       </c>
       <c r="D974" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F974">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="H974">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="975" spans="1:10">
       <c r="A975" t="s">
-        <v>98</v>
+        <v>610</v>
       </c>
       <c r="B975" t="s">
-        <v>16</v>
+        <v>162</v>
       </c>
       <c r="D975" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F975">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="H975">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="976" spans="1:10">
       <c r="A976" t="s">
-        <v>24</v>
+        <v>634</v>
       </c>
       <c r="B976" t="s">
-        <v>16</v>
+        <v>162</v>
+      </c>
+      <c r="C976" t="s">
+        <v>829</v>
       </c>
       <c r="D976" t="s">
-        <v>28</v>
+        <v>85</v>
+      </c>
+      <c r="E976" t="s">
+        <v>344</v>
       </c>
       <c r="F976">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="H976">
-        <v>92</v>
+        <v>94</v>
+      </c>
+      <c r="I976" t="s">
+        <v>830</v>
       </c>
     </row>
     <row r="977" spans="1:10">
       <c r="A977" t="s">
-        <v>789</v>
+        <v>610</v>
       </c>
       <c r="B977" t="s">
-        <v>16</v>
+        <v>162</v>
       </c>
       <c r="D977" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="F977">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="H977">
-        <v>99</v>
+        <v>94</v>
+      </c>
+      <c r="I977" t="s">
+        <v>831</v>
       </c>
     </row>
     <row r="978" spans="1:10">
       <c r="A978" t="s">
-        <v>789</v>
+        <v>610</v>
       </c>
       <c r="B978" t="s">
-        <v>16</v>
+        <v>162</v>
       </c>
       <c r="D978" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="F978">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="H978">
-        <v>97</v>
+        <v>95</v>
+      </c>
+      <c r="I978" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="979" spans="1:10">
       <c r="A979" t="s">
-        <v>98</v>
+        <v>610</v>
       </c>
       <c r="B979" t="s">
-        <v>16</v>
+        <v>162</v>
       </c>
       <c r="D979" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F979">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="H979">
-        <v>90</v>
+        <v>93</v>
+      </c>
+      <c r="I979" t="s">
+        <v>832</v>
       </c>
     </row>
     <row r="980" spans="1:10">
       <c r="A980" t="s">
-        <v>98</v>
+        <v>610</v>
       </c>
       <c r="B980" t="s">
-        <v>16</v>
+        <v>162</v>
+      </c>
+      <c r="C980" t="s">
+        <v>833</v>
       </c>
       <c r="D980" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F980">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="H980">
-        <v>90</v>
+        <v>94</v>
+      </c>
+      <c r="I980" t="s">
+        <v>834</v>
       </c>
     </row>
     <row r="981" spans="1:10">
       <c r="A981" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B981" t="s">
-        <v>16</v>
+        <v>93</v>
+      </c>
+      <c r="C981" t="s">
+        <v>835</v>
       </c>
       <c r="D981" t="s">
-        <v>43</v>
+        <v>85</v>
+      </c>
+      <c r="E981" t="s">
+        <v>86</v>
       </c>
       <c r="F981">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="H981">
-        <v>91</v>
+        <v>90</v>
+      </c>
+      <c r="I981" t="s">
+        <v>688</v>
       </c>
     </row>
     <row r="982" spans="1:10">
       <c r="A982" t="s">
-        <v>18</v>
+        <v>93</v>
       </c>
       <c r="B982" t="s">
-        <v>16</v>
+        <v>93</v>
+      </c>
+      <c r="C982" t="s">
+        <v>836</v>
       </c>
       <c r="D982" t="s">
-        <v>13</v>
+        <v>35</v>
+      </c>
+      <c r="E982" t="s">
+        <v>36</v>
       </c>
       <c r="F982">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="H982">
-        <v>95</v>
+        <v>90</v>
+      </c>
+      <c r="I982" t="s">
+        <v>723</v>
       </c>
     </row>
     <row r="983" spans="1:10">
       <c r="A983" t="s">
-        <v>24</v>
+        <v>93</v>
       </c>
       <c r="B983" t="s">
-        <v>16</v>
+        <v>93</v>
+      </c>
+      <c r="C983" t="s">
+        <v>837</v>
       </c>
       <c r="D983" t="s">
-        <v>21</v>
+        <v>13</v>
+      </c>
+      <c r="E983" t="s">
+        <v>267</v>
       </c>
       <c r="F983">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="H983">
-        <v>93</v>
+        <v>90</v>
+      </c>
+      <c r="I983" t="s">
+        <v>684</v>
       </c>
     </row>
     <row r="984" spans="1:10">
       <c r="A984" t="s">
-        <v>24</v>
+        <v>93</v>
       </c>
       <c r="B984" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="D984" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="F984">
-        <v>2013</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>2015</v>
+      </c>
+      <c r="H984">
+        <v>90</v>
       </c>
     </row>
     <row r="985" spans="1:10">
       <c r="A985" t="s">
-        <v>789</v>
+        <v>93</v>
       </c>
       <c r="B985" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="D985" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F985">
         <v>2015</v>
       </c>
       <c r="H985">
-        <v>96</v>
+        <v>90</v>
       </c>
     </row>
     <row r="986" spans="1:10">
       <c r="A986" t="s">
-        <v>789</v>
+        <v>93</v>
       </c>
       <c r="B986" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="D986" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="F986">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="H986">
-        <v>97</v>
+        <v>90</v>
       </c>
     </row>
     <row r="987" spans="1:10">
       <c r="A987" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B987" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="D987" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F987">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="H987">
         <v>92</v>
       </c>
     </row>
     <row r="988" spans="1:10">
       <c r="A988" t="s">
-        <v>18</v>
+        <v>93</v>
       </c>
       <c r="B988" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="D988" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F988">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="H988">
-        <v>97</v>
+        <v>90</v>
       </c>
     </row>
     <row r="989" spans="1:10">
       <c r="A989" t="s">
-        <v>18</v>
+        <v>93</v>
       </c>
       <c r="B989" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="D989" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F989">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="H989">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="990" spans="1:10">
       <c r="A990" t="s">
-        <v>24</v>
+        <v>93</v>
       </c>
       <c r="B990" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="D990" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="F990">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="H990">
-        <v>93</v>
+        <v>90</v>
+      </c>
+      <c r="J990" t="s">
+        <v>682</v>
       </c>
     </row>
     <row r="991" spans="1:10">
       <c r="A991" t="s">
-        <v>24</v>
+        <v>93</v>
       </c>
       <c r="B991" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="D991" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="F991">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="H991">
-        <v>92</v>
+        <v>91</v>
+      </c>
+      <c r="I991" t="s">
+        <v>689</v>
+      </c>
+      <c r="J991" t="s">
+        <v>785</v>
       </c>
     </row>
     <row r="992" spans="1:10">
       <c r="A992" t="s">
-        <v>24</v>
+        <v>93</v>
       </c>
       <c r="B992" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="D992" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="F992">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="H992">
-        <v>92</v>
+        <v>90</v>
+      </c>
+      <c r="I992" t="s">
+        <v>691</v>
       </c>
     </row>
     <row r="993" spans="1:10">
       <c r="A993" t="s">
-        <v>26</v>
+        <v>93</v>
       </c>
       <c r="B993" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="D993" t="s">
-        <v>595</v>
+        <v>167</v>
       </c>
       <c r="F993">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="H993">
         <v>90</v>
       </c>
+      <c r="I993" t="s">
+        <v>692</v>
+      </c>
     </row>
     <row r="994" spans="1:10">
       <c r="A994" t="s">
-        <v>789</v>
+        <v>93</v>
       </c>
       <c r="B994" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="D994" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="F994">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="H994">
-        <v>97</v>
+        <v>90</v>
+      </c>
+      <c r="I994" t="s">
+        <v>693</v>
       </c>
     </row>
     <row r="995" spans="1:10">
       <c r="A995" t="s">
-        <v>789</v>
+        <v>93</v>
       </c>
       <c r="B995" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="D995" t="s">
         <v>13</v>
       </c>
       <c r="F995">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="H995">
-        <v>98</v>
+        <v>90</v>
+      </c>
+      <c r="I995" t="s">
+        <v>697</v>
       </c>
     </row>
     <row r="996" spans="1:10">
       <c r="A996" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B996" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="D996" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="F996">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="H996">
         <v>90</v>
       </c>
+      <c r="I996" t="s">
+        <v>702</v>
+      </c>
     </row>
     <row r="997" spans="1:10">
       <c r="A997" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B997" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="D997" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F997">
-        <v>2016</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>2021</v>
+      </c>
+      <c r="H997">
+        <v>90</v>
+      </c>
+      <c r="I997" t="s">
+        <v>838</v>
       </c>
     </row>
     <row r="998" spans="1:10">
       <c r="A998" t="s">
-        <v>18</v>
+        <v>93</v>
       </c>
       <c r="B998" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="D998" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="F998">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="H998">
-        <v>96</v>
+        <v>90</v>
+      </c>
+      <c r="I998" t="s">
+        <v>700</v>
       </c>
     </row>
     <row r="999" spans="1:10">
       <c r="A999" t="s">
-        <v>18</v>
+        <v>93</v>
       </c>
       <c r="B999" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="D999" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F999">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="H999">
-        <v>98</v>
+        <v>92</v>
+      </c>
+      <c r="I999" t="s">
+        <v>701</v>
       </c>
     </row>
     <row r="1000" spans="1:10">
       <c r="A1000" t="s">
-        <v>18</v>
+        <v>182</v>
       </c>
       <c r="B1000" t="s">
-        <v>16</v>
+        <v>131</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>839</v>
       </c>
       <c r="D1000" t="s">
-        <v>13</v>
+        <v>103</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>133</v>
       </c>
       <c r="F1000">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="H1000">
-        <v>98</v>
+        <v>90</v>
+      </c>
+      <c r="I1000" t="s">
+        <v>840</v>
       </c>
     </row>
     <row r="1001" spans="1:10">
       <c r="A1001" t="s">
-        <v>18</v>
+        <v>182</v>
       </c>
       <c r="B1001" t="s">
-        <v>16</v>
+        <v>131</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>841</v>
       </c>
       <c r="D1001" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F1001">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="H1001">
-        <v>98</v>
+        <v>90</v>
+      </c>
+      <c r="I1001" t="s">
+        <v>842</v>
       </c>
     </row>
     <row r="1002" spans="1:10">
       <c r="A1002" t="s">
-        <v>24</v>
+        <v>130</v>
       </c>
       <c r="B1002" t="s">
-        <v>16</v>
+        <v>131</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>841</v>
       </c>
       <c r="D1002" t="s">
-        <v>21</v>
+        <v>103</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>133</v>
       </c>
       <c r="F1002">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="H1002">
-        <v>92</v>
+        <v>93</v>
+      </c>
+      <c r="I1002" t="s">
+        <v>840</v>
       </c>
     </row>
     <row r="1003" spans="1:10">
       <c r="A1003" t="s">
-        <v>24</v>
+        <v>130</v>
       </c>
       <c r="B1003" t="s">
-        <v>16</v>
+        <v>131</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>843</v>
       </c>
       <c r="D1003" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F1003">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="H1003">
-        <v>92</v>
+        <v>91</v>
+      </c>
+      <c r="I1003" t="s">
+        <v>842</v>
       </c>
     </row>
     <row r="1004" spans="1:10">
       <c r="A1004" t="s">
-        <v>24</v>
+        <v>177</v>
       </c>
       <c r="B1004" t="s">
-        <v>16</v>
+        <v>131</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>844</v>
       </c>
       <c r="D1004" t="s">
-        <v>13</v>
+        <v>22</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>122</v>
       </c>
       <c r="F1004">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="H1004">
-        <v>93</v>
+        <v>94</v>
+      </c>
+      <c r="I1004" t="s">
+        <v>842</v>
       </c>
     </row>
     <row r="1005" spans="1:10">
       <c r="A1005" t="s">
-        <v>24</v>
+        <v>182</v>
       </c>
       <c r="B1005" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="D1005" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="F1005">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="H1005">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1006" spans="1:10">
       <c r="A1006" t="s">
-        <v>789</v>
+        <v>182</v>
       </c>
       <c r="B1006" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="D1006" t="s">
-        <v>13</v>
+        <v>103</v>
       </c>
       <c r="F1006">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="H1006">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1007" spans="1:10">
       <c r="A1007" t="s">
-        <v>98</v>
+        <v>182</v>
       </c>
       <c r="B1007" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="D1007" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="F1007">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="H1007">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1008" spans="1:10">
       <c r="A1008" t="s">
-        <v>98</v>
+        <v>182</v>
       </c>
       <c r="B1008" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="D1008" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F1008">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="H1008">
         <v>90</v>
       </c>
     </row>
     <row r="1009" spans="1:10">
       <c r="A1009" t="s">
-        <v>98</v>
+        <v>182</v>
       </c>
       <c r="B1009" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="D1009" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F1009">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="H1009">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1010" spans="1:10">
       <c r="A1010" t="s">
-        <v>18</v>
+        <v>130</v>
       </c>
       <c r="B1010" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="D1010" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="F1010">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="H1010">
-        <v>96</v>
+        <v>91</v>
+      </c>
+      <c r="J1010" t="s">
+        <v>712</v>
       </c>
     </row>
     <row r="1011" spans="1:10">
       <c r="A1011" t="s">
-        <v>18</v>
+        <v>177</v>
       </c>
       <c r="B1011" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="D1011" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="F1011">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="H1011">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1012" spans="1:10">
       <c r="A1012" t="s">
-        <v>18</v>
+        <v>182</v>
       </c>
       <c r="B1012" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="D1012" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="F1012">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="H1012">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="J1012" t="s">
-        <v>651</v>
+        <v>736</v>
       </c>
     </row>
     <row r="1013" spans="1:10">
       <c r="A1013" t="s">
-        <v>24</v>
+        <v>182</v>
       </c>
       <c r="B1013" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="D1013" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F1013">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="H1013">
-        <v>92</v>
+        <v>90</v>
+      </c>
+      <c r="J1013" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="1014" spans="1:10">
       <c r="A1014" t="s">
-        <v>24</v>
+        <v>182</v>
       </c>
       <c r="B1014" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="D1014" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F1014">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="H1014">
         <v>92</v>
       </c>
     </row>
     <row r="1015" spans="1:10">
       <c r="A1015" t="s">
-        <v>24</v>
+        <v>130</v>
       </c>
       <c r="B1015" t="s">
-        <v>16</v>
+        <v>131</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>845</v>
       </c>
       <c r="D1015" t="s">
-        <v>33</v>
+        <v>103</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>846</v>
       </c>
       <c r="F1015">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="H1015">
-        <v>94</v>
+        <v>92</v>
+      </c>
+      <c r="I1015" t="s">
+        <v>847</v>
       </c>
     </row>
     <row r="1016" spans="1:10">
       <c r="A1016" t="s">
-        <v>98</v>
+        <v>130</v>
       </c>
       <c r="B1016" t="s">
-        <v>16</v>
+        <v>131</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>848</v>
       </c>
       <c r="D1016" t="s">
-        <v>28</v>
+        <v>35</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>229</v>
       </c>
       <c r="F1016">
         <v>2018</v>
       </c>
       <c r="H1016">
         <v>90</v>
       </c>
+      <c r="I1016" t="s">
+        <v>849</v>
+      </c>
     </row>
     <row r="1017" spans="1:10">
       <c r="A1017" t="s">
-        <v>98</v>
+        <v>130</v>
       </c>
       <c r="B1017" t="s">
-        <v>16</v>
+        <v>131</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>850</v>
       </c>
       <c r="D1017" t="s">
-        <v>43</v>
+        <v>85</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>526</v>
       </c>
       <c r="F1017">
         <v>2018</v>
       </c>
-      <c r="H1017" t="s">
-        <v>654</v>
+      <c r="H1017">
+        <v>92</v>
+      </c>
+      <c r="I1017" t="s">
+        <v>851</v>
       </c>
     </row>
     <row r="1018" spans="1:10">
       <c r="A1018" t="s">
-        <v>98</v>
+        <v>130</v>
       </c>
       <c r="B1018" t="s">
-        <v>16</v>
+        <v>131</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>852</v>
       </c>
       <c r="D1018" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F1018">
         <v>2018</v>
       </c>
       <c r="H1018">
-        <v>93</v>
+        <v>92</v>
+      </c>
+      <c r="I1018" t="s">
+        <v>853</v>
       </c>
     </row>
     <row r="1019" spans="1:10">
-      <c r="A1019" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B1019" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="D1019" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="F1019">
         <v>2018</v>
       </c>
       <c r="H1019">
-        <v>96</v>
+        <v>93</v>
+      </c>
+      <c r="I1019" t="s">
+        <v>851</v>
       </c>
     </row>
     <row r="1020" spans="1:10">
       <c r="A1020" t="s">
-        <v>24</v>
+        <v>854</v>
       </c>
       <c r="B1020" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="D1020" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F1020">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H1020">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1021" spans="1:10">
       <c r="A1021" t="s">
-        <v>24</v>
+        <v>855</v>
       </c>
       <c r="B1021" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="D1021" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F1021">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H1021">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1022" spans="1:10">
       <c r="A1022" t="s">
-        <v>311</v>
+        <v>182</v>
       </c>
       <c r="B1022" t="s">
-        <v>16</v>
+        <v>131</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>856</v>
       </c>
       <c r="D1022" t="s">
-        <v>13</v>
+        <v>103</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>133</v>
       </c>
       <c r="F1022">
         <v>2019</v>
       </c>
       <c r="H1022">
-        <v>91</v>
+        <v>90</v>
+      </c>
+      <c r="I1022" t="s">
+        <v>857</v>
+      </c>
+      <c r="J1022" t="s">
+        <v>858</v>
       </c>
     </row>
     <row r="1023" spans="1:10">
       <c r="A1023" t="s">
-        <v>98</v>
+        <v>182</v>
       </c>
       <c r="B1023" t="s">
-        <v>16</v>
+        <v>131</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>859</v>
       </c>
       <c r="D1023" t="s">
-        <v>43</v>
+        <v>85</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>526</v>
       </c>
       <c r="F1023">
         <v>2019</v>
       </c>
       <c r="H1023">
-        <v>92</v>
+        <v>90</v>
+      </c>
+      <c r="I1023" t="s">
+        <v>851</v>
       </c>
     </row>
     <row r="1024" spans="1:10">
       <c r="A1024" t="s">
-        <v>110</v>
+        <v>130</v>
       </c>
       <c r="B1024" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="C1024" t="s">
-        <v>790</v>
+        <v>860</v>
       </c>
       <c r="D1024" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="F1024">
         <v>2019</v>
       </c>
       <c r="H1024">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="I1024" t="s">
-        <v>791</v>
+        <v>861</v>
       </c>
     </row>
     <row r="1025" spans="1:10">
       <c r="A1025" t="s">
-        <v>110</v>
+        <v>402</v>
       </c>
       <c r="B1025" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>792</v>
+        <v>131</v>
       </c>
       <c r="D1025" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F1025">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H1025">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="I1025" t="s">
-        <v>662</v>
+        <v>862</v>
       </c>
     </row>
     <row r="1026" spans="1:10">
       <c r="A1026" t="s">
-        <v>16</v>
+        <v>182</v>
       </c>
       <c r="B1026" t="s">
-        <v>16</v>
+        <v>131</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>863</v>
       </c>
       <c r="D1026" t="s">
-        <v>28</v>
+        <v>22</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>122</v>
       </c>
       <c r="F1026">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H1026">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="I1026" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>862</v>
       </c>
     </row>
     <row r="1027" spans="1:10">
       <c r="A1027" t="s">
-        <v>16</v>
+        <v>177</v>
       </c>
       <c r="B1027" t="s">
-        <v>16</v>
+        <v>131</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>864</v>
       </c>
       <c r="D1027" t="s">
-        <v>43</v>
+        <v>22</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>122</v>
       </c>
       <c r="F1027">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H1027">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="I1027" t="s">
-        <v>791</v>
+        <v>862</v>
+      </c>
+      <c r="J1027" t="s">
+        <v>865</v>
       </c>
     </row>
     <row r="1028" spans="1:10">
       <c r="A1028" t="s">
-        <v>16</v>
+        <v>184</v>
       </c>
       <c r="B1028" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="D1028" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="F1028">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H1028">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="I1028" t="s">
-        <v>662</v>
+        <v>851</v>
       </c>
     </row>
     <row r="1029" spans="1:10">
       <c r="A1029" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="B1029" t="s">
-        <v>16</v>
+        <v>43</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>315</v>
       </c>
       <c r="D1029" t="s">
-        <v>155</v>
+        <v>13</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>267</v>
       </c>
       <c r="F1029">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H1029">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="I1029" t="s">
-        <v>794</v>
+        <v>866</v>
       </c>
     </row>
     <row r="1030" spans="1:10">
       <c r="A1030" t="s">
-        <v>16</v>
+        <v>169</v>
       </c>
       <c r="B1030" t="s">
-        <v>16</v>
+        <v>43</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>867</v>
       </c>
       <c r="D1030" t="s">
-        <v>33</v>
+        <v>167</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>201</v>
       </c>
       <c r="F1030">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H1030">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="I1030" t="s">
-        <v>609</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>868</v>
       </c>
     </row>
     <row r="1031" spans="1:10">
       <c r="A1031" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="B1031" t="s">
-        <v>16</v>
+        <v>43</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>319</v>
       </c>
       <c r="D1031" t="s">
-        <v>21</v>
+        <v>103</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>104</v>
       </c>
       <c r="F1031">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H1031">
-        <v>93</v>
+        <v>97</v>
+      </c>
+      <c r="I1031" t="s">
+        <v>653</v>
       </c>
     </row>
     <row r="1032" spans="1:10">
       <c r="A1032" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="B1032" t="s">
-        <v>16</v>
+        <v>43</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>320</v>
       </c>
       <c r="D1032" t="s">
-        <v>595</v>
+        <v>85</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>86</v>
       </c>
       <c r="F1032">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H1032">
-        <v>93</v>
+        <v>98</v>
+      </c>
+      <c r="I1032" t="s">
+        <v>727</v>
       </c>
     </row>
     <row r="1033" spans="1:10">
       <c r="A1033" t="s">
-        <v>311</v>
+        <v>43</v>
       </c>
       <c r="B1033" t="s">
-        <v>16</v>
+        <v>43</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>321</v>
       </c>
       <c r="D1033" t="s">
-        <v>13</v>
+        <v>22</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>22</v>
       </c>
       <c r="F1033">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H1033">
-        <v>91</v>
+        <v>97</v>
+      </c>
+      <c r="I1033" t="s">
+        <v>729</v>
       </c>
     </row>
     <row r="1034" spans="1:10">
       <c r="A1034" t="s">
-        <v>16</v>
+        <v>155</v>
       </c>
       <c r="B1034" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="C1034" t="s">
-        <v>215</v>
+        <v>869</v>
       </c>
       <c r="D1034" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E1034" t="s">
-        <v>29</v>
+        <v>267</v>
       </c>
       <c r="F1034">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H1034">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I1034" t="s">
-        <v>753</v>
-[...2 lines deleted...]
-        <v>796</v>
+        <v>866</v>
       </c>
     </row>
     <row r="1035" spans="1:10">
       <c r="A1035" t="s">
-        <v>16</v>
+        <v>169</v>
       </c>
       <c r="B1035" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="C1035" t="s">
-        <v>216</v>
+        <v>870</v>
       </c>
       <c r="D1035" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E1035" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F1035">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="H1035">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="I1035" t="s">
-        <v>670</v>
+        <v>723</v>
       </c>
     </row>
     <row r="1036" spans="1:10">
       <c r="A1036" t="s">
-        <v>16</v>
+        <v>169</v>
       </c>
       <c r="B1036" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="C1036" t="s">
-        <v>797</v>
+        <v>867</v>
       </c>
       <c r="D1036" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="E1036" t="s">
-        <v>14</v>
+        <v>201</v>
       </c>
       <c r="F1036">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="H1036">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="I1036" t="s">
-        <v>665</v>
+        <v>686</v>
       </c>
     </row>
     <row r="1037" spans="1:10">
       <c r="A1037" t="s">
-        <v>24</v>
+        <v>169</v>
       </c>
       <c r="B1037" t="s">
-        <v>16</v>
+        <v>43</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>871</v>
       </c>
       <c r="D1037" t="s">
-        <v>28</v>
+        <v>13</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>267</v>
       </c>
       <c r="F1037">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="H1037">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I1037" t="s">
-        <v>611</v>
+        <v>866</v>
       </c>
     </row>
     <row r="1038" spans="1:10">
       <c r="A1038" t="s">
-        <v>24</v>
+        <v>157</v>
       </c>
       <c r="B1038" t="s">
-        <v>16</v>
+        <v>43</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>872</v>
       </c>
       <c r="D1038" t="s">
-        <v>33</v>
+        <v>85</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>708</v>
       </c>
       <c r="F1038">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="H1038">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="I1038" t="s">
-        <v>609</v>
+        <v>709</v>
       </c>
     </row>
     <row r="1039" spans="1:10">
       <c r="A1039" t="s">
-        <v>311</v>
+        <v>873</v>
       </c>
       <c r="B1039" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="D1039" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="F1039">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="H1039">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>97</v>
       </c>
     </row>
     <row r="1040" spans="1:10">
       <c r="A1040" t="s">
-        <v>98</v>
+        <v>873</v>
       </c>
       <c r="B1040" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="D1040" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="F1040">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="H1040">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>753</v>
+        <v>97</v>
       </c>
     </row>
     <row r="1041" spans="1:10">
       <c r="A1041" t="s">
-        <v>24</v>
+        <v>169</v>
       </c>
       <c r="B1041" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>43</v>
       </c>
       <c r="D1041" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="F1041">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="H1041">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>91</v>
       </c>
     </row>
     <row r="1042" spans="1:10">
       <c r="A1042" t="s">
-        <v>24</v>
+        <v>169</v>
       </c>
       <c r="B1042" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>799</v>
+        <v>43</v>
       </c>
       <c r="D1042" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>167</v>
       </c>
       <c r="F1042">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="H1042">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>618</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1043" spans="1:10">
       <c r="A1043" t="s">
-        <v>24</v>
+        <v>155</v>
       </c>
       <c r="B1043" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>43</v>
       </c>
       <c r="D1043" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="F1043">
-        <v>2022</v>
+        <v>2012</v>
       </c>
       <c r="H1043">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1044" spans="1:10">
       <c r="A1044" t="s">
-        <v>311</v>
+        <v>873</v>
       </c>
       <c r="B1044" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="D1044" t="s">
-        <v>28</v>
+        <v>167</v>
       </c>
       <c r="F1044">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="H1044">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>99</v>
       </c>
     </row>
     <row r="1045" spans="1:10">
       <c r="A1045" t="s">
-        <v>388</v>
+        <v>873</v>
       </c>
       <c r="B1045" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>801</v>
+        <v>43</v>
       </c>
       <c r="D1045" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>85</v>
       </c>
       <c r="F1045">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="H1045">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>802</v>
+        <v>97</v>
       </c>
     </row>
     <row r="1046" spans="1:10">
       <c r="A1046" t="s">
-        <v>388</v>
+        <v>169</v>
       </c>
       <c r="B1046" t="s">
-        <v>389</v>
+        <v>43</v>
       </c>
       <c r="D1046" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="F1046">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="H1046">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1047" spans="1:10">
       <c r="A1047" t="s">
-        <v>388</v>
+        <v>169</v>
       </c>
       <c r="B1047" t="s">
-        <v>389</v>
+        <v>43</v>
       </c>
       <c r="D1047" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F1047">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="H1047">
         <v>90</v>
       </c>
     </row>
     <row r="1048" spans="1:10">
       <c r="A1048" t="s">
-        <v>388</v>
+        <v>169</v>
       </c>
       <c r="B1048" t="s">
-        <v>389</v>
+        <v>43</v>
       </c>
       <c r="D1048" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="F1048">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="H1048">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>91</v>
       </c>
     </row>
     <row r="1049" spans="1:10">
       <c r="A1049" t="s">
-        <v>388</v>
+        <v>190</v>
       </c>
       <c r="B1049" t="s">
-        <v>389</v>
+        <v>43</v>
       </c>
       <c r="D1049" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="F1049">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="H1049">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="1050" spans="1:10">
       <c r="A1050" t="s">
-        <v>388</v>
+        <v>155</v>
       </c>
       <c r="B1050" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>804</v>
+        <v>43</v>
       </c>
       <c r="D1050" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="F1050">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="H1050">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1051" spans="1:10">
       <c r="A1051" t="s">
-        <v>805</v>
+        <v>155</v>
       </c>
       <c r="B1051" t="s">
-        <v>389</v>
+        <v>43</v>
       </c>
       <c r="D1051" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="F1051">
-        <v>2021</v>
-[...5 lines deleted...]
-        <v>634</v>
+        <v>2013</v>
+      </c>
+      <c r="H1051" t="s">
+        <v>739</v>
       </c>
     </row>
     <row r="1052" spans="1:10">
       <c r="A1052" t="s">
-        <v>308</v>
+        <v>873</v>
       </c>
       <c r="B1052" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>806</v>
+        <v>43</v>
       </c>
       <c r="D1052" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>755</v>
+        <v>167</v>
       </c>
       <c r="F1052">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="H1052">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>756</v>
+        <v>96</v>
       </c>
     </row>
     <row r="1053" spans="1:10">
       <c r="A1053" t="s">
-        <v>308</v>
+        <v>873</v>
       </c>
       <c r="B1053" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>807</v>
+        <v>43</v>
       </c>
       <c r="D1053" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="F1053">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="H1053">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>758</v>
+        <v>97</v>
       </c>
     </row>
     <row r="1054" spans="1:10">
       <c r="A1054" t="s">
-        <v>207</v>
+        <v>169</v>
       </c>
       <c r="B1054" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>808</v>
+        <v>43</v>
       </c>
       <c r="D1054" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>85</v>
       </c>
       <c r="F1054">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="H1054">
         <v>92</v>
       </c>
-      <c r="I1054" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="1055" spans="1:10">
       <c r="A1055" t="s">
-        <v>535</v>
+        <v>190</v>
       </c>
       <c r="B1055" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1055" t="s">
-        <v>43</v>
+        <v>167</v>
       </c>
       <c r="F1055">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="H1055">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="1056" spans="1:10">
       <c r="A1056" t="s">
-        <v>535</v>
+        <v>190</v>
       </c>
       <c r="B1056" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1056" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="F1056">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="H1056">
         <v>96</v>
       </c>
     </row>
     <row r="1057" spans="1:10">
       <c r="A1057" t="s">
-        <v>535</v>
+        <v>155</v>
       </c>
       <c r="B1057" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1057" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="F1057">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="H1057">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1058" spans="1:10">
       <c r="A1058" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="B1058" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1058" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="F1058">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="H1058">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1059" spans="1:10">
       <c r="A1059" t="s">
-        <v>535</v>
+        <v>155</v>
       </c>
       <c r="B1059" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1059" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="F1059">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="H1059">
         <v>92</v>
       </c>
     </row>
     <row r="1060" spans="1:10">
       <c r="A1060" t="s">
-        <v>149</v>
+        <v>42</v>
       </c>
       <c r="B1060" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1060" t="s">
-        <v>28</v>
+        <v>680</v>
       </c>
       <c r="F1060">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="H1060">
         <v>90</v>
       </c>
     </row>
     <row r="1061" spans="1:10">
       <c r="A1061" t="s">
-        <v>149</v>
+        <v>873</v>
       </c>
       <c r="B1061" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1061" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="F1061">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="H1061">
-        <v>90</v>
+        <v>97</v>
       </c>
     </row>
     <row r="1062" spans="1:10">
       <c r="A1062" t="s">
-        <v>145</v>
+        <v>873</v>
       </c>
       <c r="B1062" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1062" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="F1062">
         <v>2016</v>
       </c>
       <c r="H1062">
-        <v>93</v>
+        <v>98</v>
       </c>
     </row>
     <row r="1063" spans="1:10">
       <c r="A1063" t="s">
-        <v>207</v>
+        <v>169</v>
       </c>
       <c r="B1063" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1063" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="F1063">
         <v>2016</v>
       </c>
       <c r="H1063">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1064" spans="1:10">
       <c r="A1064" t="s">
-        <v>535</v>
+        <v>169</v>
       </c>
       <c r="B1064" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1064" t="s">
-        <v>13</v>
+        <v>167</v>
       </c>
       <c r="F1064">
         <v>2016</v>
       </c>
-      <c r="H1064">
-        <v>93</v>
+      <c r="H1064" t="s">
+        <v>303</v>
       </c>
     </row>
     <row r="1065" spans="1:10">
       <c r="A1065" t="s">
-        <v>207</v>
+        <v>190</v>
       </c>
       <c r="B1065" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1065" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F1065">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="H1065">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>712</v>
+        <v>96</v>
       </c>
     </row>
     <row r="1066" spans="1:10">
       <c r="A1066" t="s">
-        <v>329</v>
+        <v>190</v>
       </c>
       <c r="B1066" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1066" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="F1066">
-        <v>2017</v>
+        <v>2016</v>
       </c>
       <c r="H1066">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="1067" spans="1:10">
       <c r="A1067" t="s">
-        <v>149</v>
+        <v>190</v>
       </c>
       <c r="B1067" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1067" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="F1067">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="H1067">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="1068" spans="1:10">
       <c r="A1068" t="s">
-        <v>329</v>
+        <v>190</v>
       </c>
       <c r="B1068" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1068" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F1068">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="H1068">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="1069" spans="1:10">
       <c r="A1069" t="s">
-        <v>329</v>
+        <v>155</v>
       </c>
       <c r="B1069" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1069" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="F1069">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="H1069">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1070" spans="1:10">
       <c r="A1070" t="s">
-        <v>535</v>
+        <v>155</v>
       </c>
       <c r="B1070" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>43</v>
       </c>
       <c r="D1070" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>167</v>
       </c>
       <c r="F1070">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="H1070">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>810</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1071" spans="1:10">
       <c r="A1071" t="s">
-        <v>329</v>
+        <v>155</v>
       </c>
       <c r="B1071" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1071" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="F1071">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="H1071">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>811</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1072" spans="1:10">
       <c r="A1072" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="B1072" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1072" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F1072">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="H1072">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1073" spans="1:10">
       <c r="A1073" t="s">
-        <v>207</v>
+        <v>873</v>
       </c>
       <c r="B1073" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1073" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="F1073">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="H1073">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>94</v>
       </c>
     </row>
     <row r="1074" spans="1:10">
       <c r="A1074" t="s">
-        <v>149</v>
+        <v>169</v>
       </c>
       <c r="B1074" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1074" t="s">
-        <v>43</v>
+        <v>167</v>
       </c>
       <c r="F1074">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="H1074">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="1075" spans="1:10">
       <c r="A1075" t="s">
-        <v>149</v>
+        <v>169</v>
       </c>
       <c r="B1075" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1075" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="F1075">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="H1075">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1076" spans="1:10">
       <c r="A1076" t="s">
-        <v>329</v>
+        <v>169</v>
       </c>
       <c r="B1076" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1076" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F1076">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="H1076">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1077" spans="1:10">
       <c r="A1077" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="B1077" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1077" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="F1077">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="H1077">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>96</v>
       </c>
     </row>
     <row r="1078" spans="1:10">
       <c r="A1078" t="s">
-        <v>149</v>
+        <v>190</v>
       </c>
       <c r="B1078" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1078" t="s">
-        <v>43</v>
+        <v>167</v>
       </c>
       <c r="F1078">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="H1078">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>812</v>
+        <v>97</v>
       </c>
     </row>
     <row r="1079" spans="1:10">
       <c r="A1079" t="s">
-        <v>149</v>
+        <v>190</v>
       </c>
       <c r="B1079" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1079" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F1079">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="H1079">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>97</v>
+      </c>
+      <c r="J1079" t="s">
+        <v>736</v>
       </c>
     </row>
     <row r="1080" spans="1:10">
       <c r="A1080" t="s">
-        <v>329</v>
+        <v>155</v>
       </c>
       <c r="B1080" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1080" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="F1080">
-        <v>2021</v>
-[...5 lines deleted...]
-        <v>812</v>
+        <v>2017</v>
+      </c>
+      <c r="H1080">
+        <v>92</v>
       </c>
     </row>
     <row r="1081" spans="1:10">
       <c r="A1081" t="s">
-        <v>329</v>
+        <v>155</v>
       </c>
       <c r="B1081" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D1081" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="F1081">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="H1081">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>813</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1082" spans="1:10">
       <c r="A1082" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="B1082" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>814</v>
+        <v>43</v>
       </c>
       <c r="D1082" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="F1082">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="H1082">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>94</v>
       </c>
     </row>
     <row r="1083" spans="1:10">
       <c r="A1083" t="s">
-        <v>145</v>
+        <v>169</v>
       </c>
       <c r="B1083" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>815</v>
+        <v>43</v>
       </c>
       <c r="D1083" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>35</v>
       </c>
       <c r="F1083">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="H1083">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>810</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1084" spans="1:10">
       <c r="A1084" t="s">
-        <v>35</v>
+        <v>169</v>
       </c>
       <c r="B1084" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>816</v>
+        <v>43</v>
       </c>
       <c r="D1084" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>167</v>
       </c>
       <c r="F1084">
-        <v>2020</v>
-[...5 lines deleted...]
-        <v>638</v>
+        <v>2018</v>
+      </c>
+      <c r="H1084" t="s">
+        <v>739</v>
       </c>
     </row>
     <row r="1085" spans="1:10">
       <c r="A1085" t="s">
-        <v>35</v>
+        <v>169</v>
       </c>
       <c r="B1085" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>817</v>
+        <v>43</v>
       </c>
       <c r="D1085" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>22</v>
       </c>
       <c r="F1085">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="H1085">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>93</v>
       </c>
     </row>
     <row r="1086" spans="1:10">
       <c r="A1086" t="s">
-        <v>35</v>
+        <v>190</v>
       </c>
       <c r="B1086" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>43</v>
       </c>
       <c r="D1086" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F1086">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="H1086">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>603</v>
+        <v>96</v>
       </c>
     </row>
     <row r="1087" spans="1:10">
       <c r="A1087" t="s">
-        <v>35</v>
+        <v>155</v>
       </c>
       <c r="B1087" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D1087" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="F1087">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="H1087">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1088" spans="1:10">
       <c r="A1088" t="s">
-        <v>35</v>
+        <v>155</v>
       </c>
       <c r="B1088" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D1088" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="F1088">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="H1088">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1089" spans="1:10">
       <c r="A1089" t="s">
-        <v>35</v>
+        <v>157</v>
       </c>
       <c r="B1089" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D1089" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="F1089">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="H1089">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="1090" spans="1:10">
       <c r="A1090" t="s">
-        <v>35</v>
+        <v>169</v>
       </c>
       <c r="B1090" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D1090" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="F1090">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="H1090">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="1091" spans="1:10">
       <c r="A1091" t="s">
-        <v>35</v>
+        <v>240</v>
       </c>
       <c r="B1091" t="s">
-        <v>35</v>
+        <v>43</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>874</v>
       </c>
       <c r="D1091" t="s">
-        <v>13</v>
+        <v>167</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>201</v>
       </c>
       <c r="F1091">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="H1091">
-        <v>94</v>
+        <v>97</v>
+      </c>
+      <c r="I1091" t="s">
+        <v>875</v>
       </c>
     </row>
     <row r="1092" spans="1:10">
       <c r="A1092" t="s">
-        <v>35</v>
+        <v>240</v>
       </c>
       <c r="B1092" t="s">
-        <v>35</v>
+        <v>43</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>876</v>
       </c>
       <c r="D1092" t="s">
-        <v>21</v>
+        <v>85</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>86</v>
       </c>
       <c r="F1092">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="H1092">
-        <v>93</v>
+        <v>98</v>
+      </c>
+      <c r="I1092" t="s">
+        <v>747</v>
       </c>
     </row>
     <row r="1093" spans="1:10">
       <c r="A1093" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1093" t="s">
         <v>35</v>
       </c>
-      <c r="B1093" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1093">
-        <v>2015</v>
+        <v>2019</v>
       </c>
       <c r="H1093">
-        <v>94</v>
+        <v>96</v>
+      </c>
+      <c r="I1093" t="s">
+        <v>772</v>
+      </c>
+      <c r="J1093" t="s">
+        <v>877</v>
       </c>
     </row>
     <row r="1094" spans="1:10">
       <c r="A1094" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="B1094" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D1094" t="s">
-        <v>21</v>
+        <v>167</v>
       </c>
       <c r="F1094">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="H1094">
-        <v>94</v>
+        <v>97</v>
+      </c>
+      <c r="I1094" t="s">
+        <v>875</v>
       </c>
     </row>
     <row r="1095" spans="1:10">
       <c r="A1095" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="B1095" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D1095" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="F1095">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="H1095">
-        <v>94</v>
+        <v>97</v>
+      </c>
+      <c r="I1095" t="s">
+        <v>747</v>
       </c>
     </row>
     <row r="1096" spans="1:10">
       <c r="A1096" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="B1096" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D1096" t="s">
-        <v>595</v>
+        <v>13</v>
       </c>
       <c r="F1096">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="H1096">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>97</v>
+      </c>
+      <c r="I1096" t="s">
+        <v>878</v>
       </c>
     </row>
     <row r="1097" spans="1:10">
       <c r="A1097" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="B1097" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D1097" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F1097">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="H1097">
-        <v>96</v>
+        <v>98</v>
+      </c>
+      <c r="I1097" t="s">
+        <v>694</v>
+      </c>
+      <c r="J1097" t="s">
+        <v>879</v>
       </c>
     </row>
     <row r="1098" spans="1:10">
       <c r="A1098" t="s">
-        <v>35</v>
+        <v>155</v>
       </c>
       <c r="B1098" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D1098" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="F1098">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="H1098">
         <v>93</v>
       </c>
     </row>
     <row r="1099" spans="1:10">
       <c r="A1099" t="s">
-        <v>35</v>
+        <v>155</v>
       </c>
       <c r="B1099" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D1099" t="s">
-        <v>13</v>
+        <v>680</v>
       </c>
       <c r="F1099">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="H1099">
         <v>93</v>
       </c>
     </row>
     <row r="1100" spans="1:10">
       <c r="A1100" t="s">
-        <v>35</v>
+        <v>157</v>
       </c>
       <c r="B1100" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D1100" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="F1100">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="H1100">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="1101" spans="1:10">
       <c r="A1101" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>316</v>
+      </c>
+      <c r="D1101" t="s">
         <v>35</v>
       </c>
-      <c r="B1101" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="E1101" t="s">
+        <v>36</v>
       </c>
       <c r="F1101">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="H1101">
-        <v>94</v>
+        <v>96</v>
+      </c>
+      <c r="I1101" t="s">
+        <v>838</v>
+      </c>
+      <c r="J1101" t="s">
+        <v>880</v>
       </c>
     </row>
     <row r="1102" spans="1:10">
       <c r="A1102" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="B1102" t="s">
-        <v>35</v>
+        <v>43</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>317</v>
       </c>
       <c r="D1102" t="s">
-        <v>13</v>
+        <v>167</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>201</v>
       </c>
       <c r="F1102">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="H1102">
-        <v>93</v>
+        <v>96</v>
+      </c>
+      <c r="I1102" t="s">
+        <v>755</v>
       </c>
     </row>
     <row r="1103" spans="1:10">
       <c r="A1103" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="B1103" t="s">
-        <v>35</v>
+        <v>43</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>881</v>
       </c>
       <c r="D1103" t="s">
-        <v>33</v>
+        <v>85</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>86</v>
       </c>
       <c r="F1103">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="H1103">
-        <v>95</v>
+        <v>96</v>
+      </c>
+      <c r="I1103" t="s">
+        <v>750</v>
       </c>
     </row>
     <row r="1104" spans="1:10">
       <c r="A1104" t="s">
+        <v>155</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1104" t="s">
         <v>35</v>
       </c>
-      <c r="B1104" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1104">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H1104">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="I1104" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>696</v>
       </c>
     </row>
     <row r="1105" spans="1:10">
       <c r="A1105" t="s">
-        <v>35</v>
+        <v>155</v>
       </c>
       <c r="B1105" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D1105" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F1105">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="H1105">
         <v>94</v>
       </c>
       <c r="I1105" t="s">
-        <v>607</v>
+        <v>694</v>
       </c>
     </row>
     <row r="1106" spans="1:10">
       <c r="A1106" t="s">
-        <v>35</v>
+        <v>157</v>
       </c>
       <c r="B1106" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D1106" t="s">
-        <v>595</v>
+        <v>85</v>
       </c>
       <c r="F1106">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H1106">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="I1106" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>719</v>
       </c>
     </row>
     <row r="1107" spans="1:10">
       <c r="A1107" t="s">
+        <v>169</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1107" t="s">
         <v>35</v>
       </c>
-      <c r="B1107" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F1107">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>2021</v>
+      </c>
+      <c r="H1107">
+        <v>92</v>
       </c>
       <c r="I1107" t="s">
-        <v>612</v>
+        <v>838</v>
       </c>
     </row>
     <row r="1108" spans="1:10">
       <c r="A1108" t="s">
-        <v>35</v>
+        <v>155</v>
       </c>
       <c r="B1108" t="s">
-        <v>35</v>
+        <v>43</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>882</v>
       </c>
       <c r="D1108" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="F1108">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="H1108">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="I1108" t="s">
-        <v>821</v>
+        <v>702</v>
       </c>
     </row>
     <row r="1109" spans="1:10">
       <c r="A1109" t="s">
-        <v>35</v>
+        <v>155</v>
       </c>
       <c r="B1109" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C1109" t="s">
-        <v>822</v>
+        <v>883</v>
       </c>
       <c r="D1109" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="E1109" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="F1109">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H1109">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="I1109" t="s">
-        <v>615</v>
+        <v>703</v>
       </c>
     </row>
     <row r="1110" spans="1:10">
       <c r="A1110" t="s">
-        <v>35</v>
+        <v>155</v>
       </c>
       <c r="B1110" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C1110" t="s">
-        <v>823</v>
+        <v>884</v>
       </c>
       <c r="D1110" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="E1110" t="s">
-        <v>33</v>
+        <v>104</v>
       </c>
       <c r="F1110">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="H1110">
         <v>94</v>
       </c>
       <c r="I1110" t="s">
-        <v>616</v>
+        <v>653</v>
       </c>
     </row>
     <row r="1111" spans="1:10">
       <c r="A1111" t="s">
+        <v>157</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>43</v>
+      </c>
+      <c r="D1111" t="s">
         <v>35</v>
       </c>
-      <c r="B1111" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F1111">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H1111">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="I1111" t="s">
-        <v>825</v>
+        <v>716</v>
+      </c>
+      <c r="J1111" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="1112" spans="1:10">
       <c r="A1112" t="s">
-        <v>115</v>
+        <v>477</v>
       </c>
       <c r="B1112" t="s">
+        <v>478</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>885</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>35</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>36</v>
+      </c>
+      <c r="F1112">
+        <v>2021</v>
+      </c>
+      <c r="H1112">
+        <v>91</v>
+      </c>
+      <c r="I1112" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:10">
+      <c r="A1113" t="s">
+        <v>477</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>478</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>103</v>
+      </c>
+      <c r="F1113">
+        <v>2012</v>
+      </c>
+      <c r="H1113">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:10">
+      <c r="A1114" t="s">
+        <v>477</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>478</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>167</v>
+      </c>
+      <c r="F1114">
+        <v>2017</v>
+      </c>
+      <c r="H1114">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:10">
+      <c r="A1115" t="s">
+        <v>477</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>478</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>103</v>
+      </c>
+      <c r="F1115">
+        <v>2019</v>
+      </c>
+      <c r="H1115">
+        <v>90</v>
+      </c>
+      <c r="I1115" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:10">
+      <c r="A1116" t="s">
+        <v>477</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>478</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1116">
+        <v>2019</v>
+      </c>
+      <c r="H1116">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:10">
+      <c r="A1117" t="s">
+        <v>477</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>478</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>888</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>103</v>
+      </c>
+      <c r="E1117" t="s">
         <v>104</v>
       </c>
-      <c r="C1112" t="s">
-[...8 lines deleted...]
-      <c r="F1112">
+      <c r="F1117">
+        <v>2021</v>
+      </c>
+      <c r="H1117">
+        <v>90</v>
+      </c>
+      <c r="I1117" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:10">
+      <c r="A1118" t="s">
+        <v>889</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>478</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1118">
+        <v>2021</v>
+      </c>
+      <c r="H1118">
+        <v>91</v>
+      </c>
+      <c r="I1118" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:10">
+      <c r="A1119" t="s">
+        <v>402</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>131</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>890</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>103</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>133</v>
+      </c>
+      <c r="F1119">
+        <v>2021</v>
+      </c>
+      <c r="H1119">
+        <v>90</v>
+      </c>
+      <c r="I1119" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:10">
+      <c r="A1120" t="s">
+        <v>402</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>131</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>891</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1120" t="s">
+        <v>22</v>
+      </c>
+      <c r="F1120">
+        <v>2021</v>
+      </c>
+      <c r="H1120">
+        <v>92</v>
+      </c>
+      <c r="I1120" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:10">
+      <c r="A1121" t="s">
+        <v>112</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>110</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>892</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>103</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>114</v>
+      </c>
+      <c r="F1121">
+        <v>2020</v>
+      </c>
+      <c r="H1121">
+        <v>92</v>
+      </c>
+      <c r="I1121" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:10">
+      <c r="A1122" t="s">
+        <v>621</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>167</v>
+      </c>
+      <c r="F1122">
+        <v>2009</v>
+      </c>
+      <c r="H1122">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:10">
+      <c r="A1123" t="s">
+        <v>621</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>167</v>
+      </c>
+      <c r="F1123">
+        <v>2010</v>
+      </c>
+      <c r="H1123">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:10">
+      <c r="A1124" t="s">
+        <v>621</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>167</v>
+      </c>
+      <c r="F1124">
+        <v>2013</v>
+      </c>
+      <c r="H1124">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:10">
+      <c r="A1125" t="s">
+        <v>118</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>35</v>
+      </c>
+      <c r="F1125">
+        <v>2014</v>
+      </c>
+      <c r="H1125">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:10">
+      <c r="A1126" t="s">
+        <v>621</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>167</v>
+      </c>
+      <c r="F1126">
+        <v>2014</v>
+      </c>
+      <c r="H1126">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:10">
+      <c r="A1127" t="s">
+        <v>120</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>35</v>
+      </c>
+      <c r="F1127">
+        <v>2014</v>
+      </c>
+      <c r="H1127">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:10">
+      <c r="A1128" t="s">
+        <v>120</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1128">
+        <v>2014</v>
+      </c>
+      <c r="H1128">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:10">
+      <c r="A1129" t="s">
+        <v>118</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>35</v>
+      </c>
+      <c r="F1129">
+        <v>2016</v>
+      </c>
+      <c r="H1129">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:10">
+      <c r="A1130" t="s">
+        <v>112</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>167</v>
+      </c>
+      <c r="F1130">
+        <v>2016</v>
+      </c>
+      <c r="H1130">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:10">
+      <c r="A1131" t="s">
+        <v>621</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1131">
+        <v>2016</v>
+      </c>
+      <c r="H1131">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:10">
+      <c r="A1132" t="s">
+        <v>112</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>103</v>
+      </c>
+      <c r="F1132">
+        <v>2017</v>
+      </c>
+      <c r="H1132">
+        <v>91</v>
+      </c>
+      <c r="I1132" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:10">
+      <c r="A1133" t="s">
+        <v>159</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>22</v>
+      </c>
+      <c r="F1133">
+        <v>2017</v>
+      </c>
+      <c r="H1133">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:10">
+      <c r="A1134" t="s">
+        <v>120</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>167</v>
+      </c>
+      <c r="F1134">
+        <v>2018</v>
+      </c>
+      <c r="H1134">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:10">
+      <c r="A1135" t="s">
+        <v>159</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>167</v>
+      </c>
+      <c r="F1135">
+        <v>2018</v>
+      </c>
+      <c r="H1135">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:10">
+      <c r="A1136" t="s">
+        <v>159</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>22</v>
+      </c>
+      <c r="F1136">
+        <v>2018</v>
+      </c>
+      <c r="H1136">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:10">
+      <c r="A1137" t="s">
+        <v>621</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>110</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>893</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>344</v>
+      </c>
+      <c r="F1137">
         <v>2019</v>
       </c>
-      <c r="H1112">
+      <c r="H1137">
+        <v>94</v>
+      </c>
+      <c r="I1137" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:10">
+      <c r="A1138" t="s">
+        <v>159</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>22</v>
+      </c>
+      <c r="F1138">
+        <v>2019</v>
+      </c>
+      <c r="H1138">
         <v>97</v>
       </c>
-      <c r="I1112" t="s">
-[...3 lines deleted...]
-        <v>828</v>
+      <c r="J1138" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:10">
+      <c r="A1139" t="s">
+        <v>118</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1139">
+        <v>2020</v>
+      </c>
+      <c r="H1139">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:10">
+      <c r="A1140" t="s">
+        <v>112</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1140">
+        <v>2020</v>
+      </c>
+      <c r="H1140">
+        <v>92</v>
+      </c>
+      <c r="I1140" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:10">
+      <c r="A1141" t="s">
+        <v>120</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>167</v>
+      </c>
+      <c r="F1141">
+        <v>2020</v>
+      </c>
+      <c r="H1141">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:10">
+      <c r="A1142" t="s">
+        <v>120</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1142">
+        <v>2020</v>
+      </c>
+      <c r="H1142">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:10">
+      <c r="A1143" t="s">
+        <v>159</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>22</v>
+      </c>
+      <c r="F1143">
+        <v>2020</v>
+      </c>
+      <c r="H1143">
+        <v>97</v>
+      </c>
+      <c r="I1143" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:10">
+      <c r="A1144" t="s">
+        <v>118</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1144">
+        <v>2021</v>
+      </c>
+      <c r="H1144">
+        <v>90</v>
+      </c>
+      <c r="I1144" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:10">
+      <c r="A1145" t="s">
+        <v>120</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>167</v>
+      </c>
+      <c r="F1145">
+        <v>2021</v>
+      </c>
+      <c r="H1145">
+        <v>92</v>
+      </c>
+      <c r="I1145" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:10">
+      <c r="A1146" t="s">
+        <v>120</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1146">
+        <v>2021</v>
+      </c>
+      <c r="H1146">
+        <v>92</v>
+      </c>
+      <c r="I1146" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:10">
+      <c r="A1147" t="s">
+        <v>159</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>167</v>
+      </c>
+      <c r="F1147">
+        <v>2021</v>
+      </c>
+      <c r="H1147" t="s">
+        <v>354</v>
+      </c>
+      <c r="I1147" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:10">
+      <c r="A1148" t="s">
+        <v>159</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>22</v>
+      </c>
+      <c r="F1148">
+        <v>2021</v>
+      </c>
+      <c r="H1148">
+        <v>97</v>
+      </c>
+      <c r="I1148" t="s">
+        <v>758</v>
+      </c>
+      <c r="J1148" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:10">
+      <c r="A1149" t="s">
+        <v>118</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>110</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>898</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>35</v>
+      </c>
+      <c r="E1149" t="s">
+        <v>65</v>
+      </c>
+      <c r="F1149">
+        <v>2022</v>
+      </c>
+      <c r="H1149">
+        <v>92</v>
+      </c>
+      <c r="I1149" t="s">
+        <v>699</v>
+      </c>
+      <c r="J1149" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:10">
+      <c r="A1150" t="s">
+        <v>118</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>110</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>899</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1150" t="s">
+        <v>344</v>
+      </c>
+      <c r="F1150">
+        <v>2022</v>
+      </c>
+      <c r="H1150">
+        <v>91</v>
+      </c>
+      <c r="I1150" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:10">
+      <c r="A1151" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>900</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>35</v>
+      </c>
+      <c r="E1151" t="s">
+        <v>36</v>
+      </c>
+      <c r="F1151">
+        <v>2020</v>
+      </c>
+      <c r="H1151">
+        <v>94</v>
+      </c>
+      <c r="I1151" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:10">
+      <c r="A1152" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>901</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1152" t="s">
+        <v>267</v>
+      </c>
+      <c r="F1152">
+        <v>2020</v>
+      </c>
+      <c r="H1152">
+        <v>94</v>
+      </c>
+      <c r="I1152" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:10">
+      <c r="A1153" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>902</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1153" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1153">
+        <v>2021</v>
+      </c>
+      <c r="H1153">
+        <v>95</v>
+      </c>
+      <c r="I1153" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:10">
+      <c r="A1154" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>35</v>
+      </c>
+      <c r="F1154">
+        <v>2010</v>
+      </c>
+      <c r="H1154">
+        <v>94</v>
+      </c>
+      <c r="J1154" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:10">
+      <c r="A1155" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>35</v>
+      </c>
+      <c r="F1155">
+        <v>2012</v>
+      </c>
+      <c r="H1155">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:10">
+      <c r="A1156" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1156">
+        <v>2012</v>
+      </c>
+      <c r="H1156">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:10">
+      <c r="A1157" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>103</v>
+      </c>
+      <c r="F1157">
+        <v>2013</v>
+      </c>
+      <c r="H1157">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:10">
+      <c r="A1158" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1158">
+        <v>2013</v>
+      </c>
+      <c r="H1158">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:10">
+      <c r="A1159" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>103</v>
+      </c>
+      <c r="F1159">
+        <v>2015</v>
+      </c>
+      <c r="H1159">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:10">
+      <c r="A1160" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1160" t="s">
+        <v>167</v>
+      </c>
+      <c r="F1160">
+        <v>2015</v>
+      </c>
+      <c r="H1160">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:10">
+      <c r="A1161" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1161" t="s">
+        <v>103</v>
+      </c>
+      <c r="F1161">
+        <v>2016</v>
+      </c>
+      <c r="H1161">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:10">
+      <c r="A1162" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>167</v>
+      </c>
+      <c r="F1162">
+        <v>2016</v>
+      </c>
+      <c r="H1162">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:10">
+      <c r="A1163" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1163">
+        <v>2016</v>
+      </c>
+      <c r="H1163">
+        <v>94</v>
+      </c>
+      <c r="J1163" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:10">
+      <c r="A1164" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1164" t="s">
+        <v>22</v>
+      </c>
+      <c r="F1164">
+        <v>2016</v>
+      </c>
+      <c r="H1164">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:10">
+      <c r="A1165" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>167</v>
+      </c>
+      <c r="F1165">
+        <v>2017</v>
+      </c>
+      <c r="H1165">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:10">
+      <c r="A1166" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1166" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1166">
+        <v>2017</v>
+      </c>
+      <c r="H1166">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:10">
+      <c r="A1167" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1167" t="s">
+        <v>22</v>
+      </c>
+      <c r="F1167">
+        <v>2017</v>
+      </c>
+      <c r="H1167">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:10">
+      <c r="A1168" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1168" t="s">
+        <v>103</v>
+      </c>
+      <c r="F1168">
+        <v>2018</v>
+      </c>
+      <c r="H1168">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:10">
+      <c r="A1169" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1169" t="s">
+        <v>85</v>
+      </c>
+      <c r="F1169">
+        <v>2018</v>
+      </c>
+      <c r="H1169">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:10">
+      <c r="A1170" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1170" t="s">
+        <v>22</v>
+      </c>
+      <c r="F1170">
+        <v>2018</v>
+      </c>
+      <c r="H1170">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:10">
+      <c r="A1171" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1171" t="s">
+        <v>103</v>
+      </c>
+      <c r="F1171">
+        <v>2019</v>
+      </c>
+      <c r="H1171">
+        <v>95</v>
+      </c>
+      <c r="I1171" t="s">
+        <v>748</v>
+      </c>
+      <c r="J1171" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:10">
+      <c r="A1172" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1172" t="s">
+        <v>167</v>
+      </c>
+      <c r="F1172">
+        <v>2019</v>
+      </c>
+      <c r="H1172">
+        <v>94</v>
+      </c>
+      <c r="I1172" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:10">
+      <c r="A1173" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1173" t="s">
+        <v>680</v>
+      </c>
+      <c r="F1173">
+        <v>2019</v>
+      </c>
+      <c r="H1173">
+        <v>93</v>
+      </c>
+      <c r="I1173" t="s">
+        <v>903</v>
+      </c>
+      <c r="J1173" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:10">
+      <c r="A1174" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1174" t="s">
+        <v>13</v>
+      </c>
+      <c r="F1174">
+        <v>2019</v>
+      </c>
+      <c r="H1174" t="s">
+        <v>303</v>
+      </c>
+      <c r="I1174" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:10">
+      <c r="A1175" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1175" t="s">
+        <v>22</v>
+      </c>
+      <c r="F1175">
+        <v>2019</v>
+      </c>
+      <c r="H1175">
+        <v>93</v>
+      </c>
+      <c r="I1175" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:10">
+      <c r="A1176" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>906</v>
+      </c>
+      <c r="D1176" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1176" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1176">
+        <v>2020</v>
+      </c>
+      <c r="H1176">
+        <v>93</v>
+      </c>
+      <c r="I1176" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:10">
+      <c r="A1177" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>907</v>
+      </c>
+      <c r="D1177" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1177" t="s">
+        <v>22</v>
+      </c>
+      <c r="F1177">
+        <v>2020</v>
+      </c>
+      <c r="H1177">
+        <v>94</v>
+      </c>
+      <c r="I1177" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:10">
+      <c r="A1178" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>908</v>
+      </c>
+      <c r="D1178" t="s">
+        <v>103</v>
+      </c>
+      <c r="E1178" t="s">
+        <v>104</v>
+      </c>
+      <c r="F1178">
+        <v>2021</v>
+      </c>
+      <c r="H1178">
+        <v>94</v>
+      </c>
+      <c r="I1178" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:10">
+      <c r="A1179" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>910</v>
+      </c>
+      <c r="D1179" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1179" t="s">
+        <v>22</v>
+      </c>
+      <c r="F1179">
+        <v>2019</v>
+      </c>
+      <c r="H1179">
+        <v>97</v>
+      </c>
+      <c r="I1179" t="s">
+        <v>911</v>
+      </c>
+      <c r="J1179" t="s">
+        <v>912</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">